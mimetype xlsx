--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -5,94 +5,85 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="375">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>00083</t>
-[...2 lines deleted...]
-    <t>MOORE CHARLES</t>
+    <t>00126</t>
+  </si>
+  <si>
+    <t>HINES BILL</t>
   </si>
   <si>
     <t>INDIAN LAKE S D</t>
   </si>
   <si>
-    <t xml:space="preserve">8573 S R 366  LOT 22</t>
+    <t xml:space="preserve">8973 T R 285  LOT 21</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00126</t>
-[...7 lines deleted...]
-  <si>
     <t>00237</t>
   </si>
   <si>
     <t>BRUNSON MICHAEL L &amp; LORNA</t>
   </si>
   <si>
     <t>8650 C R 54</t>
   </si>
   <si>
     <t>00452</t>
   </si>
   <si>
     <t>JONES BRADLEY W</t>
   </si>
   <si>
     <t>246 ORCHARD ISLAND RD LOT 76</t>
   </si>
   <si>
     <t>00456</t>
   </si>
   <si>
     <t>ELKINS JAMES L</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366 LOT 13  LOT 13</t>
@@ -112,167 +103,113 @@
   <si>
     <t>DOUGHERTY ERIN</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 12</t>
   </si>
   <si>
     <t>00667</t>
   </si>
   <si>
     <t>GASMIRE KENNETH W SR</t>
   </si>
   <si>
     <t>7547 S R 366</t>
   </si>
   <si>
     <t>00686</t>
   </si>
   <si>
     <t>GIBSON TEDDY L &amp; DIANA L</t>
   </si>
   <si>
     <t>ORCHARD ISLAND</t>
   </si>
   <si>
-    <t>00703</t>
-[...16 lines deleted...]
-  <si>
     <t>00866</t>
   </si>
   <si>
     <t>NASON DENIS J</t>
   </si>
   <si>
     <t>7214 MARION DRIVE</t>
   </si>
   <si>
-    <t>00880</t>
-[...16 lines deleted...]
-  <si>
     <t>00941</t>
   </si>
   <si>
     <t>WAGNER DANNY R</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 19</t>
   </si>
   <si>
-    <t>01006</t>
-[...7 lines deleted...]
-  <si>
     <t>01024</t>
   </si>
   <si>
     <t>ALLEN CYNTHIA L</t>
   </si>
   <si>
     <t>2776 T R 247</t>
   </si>
   <si>
     <t>01104</t>
   </si>
   <si>
     <t>MCWHORTER GERARD D</t>
   </si>
   <si>
     <t>FANTASY IS LOT 71</t>
   </si>
   <si>
     <t>01168</t>
   </si>
   <si>
     <t>MULQUIN-JOHNSON REBECCA WROS &amp; SARAG A PETERSON</t>
   </si>
   <si>
     <t>FANTASY IS LOT 31</t>
   </si>
   <si>
     <t>01254</t>
   </si>
   <si>
     <t>CONLEY MICHAEL &amp; LYNDA</t>
   </si>
   <si>
     <t>8853 COLLEGE ST</t>
   </si>
   <si>
     <t>01305</t>
   </si>
   <si>
     <t>BOLOGNA DOMINIC</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 45</t>
   </si>
   <si>
-    <t>01330</t>
-[...7 lines deleted...]
-  <si>
     <t>01380</t>
   </si>
   <si>
     <t>WAGY DEBORAH L</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 32</t>
   </si>
   <si>
     <t>01393</t>
   </si>
   <si>
     <t>GEYER DOUGLAS W WROS</t>
   </si>
   <si>
     <t>285 ORCHARD ISLAND RD LOT 10</t>
   </si>
   <si>
     <t>01436</t>
   </si>
   <si>
     <t>GASMIRE DAVID</t>
   </si>
   <si>
     <t>01656</t>
@@ -280,86 +217,59 @@
   <si>
     <t>WOODARD NANCY S</t>
   </si>
   <si>
     <t>7747 C R 91</t>
   </si>
   <si>
     <t>01798</t>
   </si>
   <si>
     <t>GRESSNER LINDA L</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 15</t>
   </si>
   <si>
     <t>01799</t>
   </si>
   <si>
     <t>SHIREY EDWIN T &amp; MARJORIE</t>
   </si>
   <si>
     <t xml:space="preserve">9573 S R 366 LOT 33  LOT 32</t>
   </si>
   <si>
-    <t>01816</t>
-[...7 lines deleted...]
-  <si>
     <t>01949</t>
   </si>
   <si>
     <t>MCCULLOUGH RONALD J</t>
   </si>
   <si>
     <t>246 ORCHARD ISLAND RD LOT 35</t>
   </si>
   <si>
-    <t>01955</t>
-[...16 lines deleted...]
-  <si>
     <t>02058</t>
   </si>
   <si>
     <t>BEACH MARK M</t>
   </si>
   <si>
     <t>7236 ALLEN DR</t>
   </si>
   <si>
     <t>02136</t>
   </si>
   <si>
     <t>SPEICHER DAVID F III</t>
   </si>
   <si>
     <t>246 ORCHARD ISLAND RD LOT 67</t>
   </si>
   <si>
     <t>02175</t>
   </si>
   <si>
     <t>SUTTER JAMES T &amp; SUSAN R DANIELS</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 34</t>
@@ -376,68 +286,50 @@
   <si>
     <t>02565</t>
   </si>
   <si>
     <t>RAMOS RICHARD F</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 6</t>
   </si>
   <si>
     <t>02580</t>
   </si>
   <si>
     <t>HINES CHARLES &amp; JUDITH</t>
   </si>
   <si>
     <t>8973 T R 285</t>
   </si>
   <si>
     <t>02700</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366 LOT 18  LOT 18</t>
   </si>
   <si>
-    <t>02729</t>
-[...16 lines deleted...]
-  <si>
     <t>02776</t>
   </si>
   <si>
     <t>BURCH CORY</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 30</t>
   </si>
   <si>
     <t>02867</t>
   </si>
   <si>
     <t>W HOLDING GROUP INC</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 7</t>
   </si>
   <si>
     <t>03026</t>
   </si>
   <si>
     <t>MATHEWS MICHAEL</t>
   </si>
   <si>
     <t>8827 PIKE AVE</t>
@@ -451,126 +343,76 @@
   <si>
     <t xml:space="preserve">FOREST AVE  
 </t>
   </si>
   <si>
     <t>51-032-00-00-003-000</t>
   </si>
   <si>
     <t>PALMER ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">145 SUNNYSIDE AVE  
 </t>
   </si>
   <si>
     <t>51-032-00-00-024-000</t>
   </si>
   <si>
     <t>HENKLE RENNA ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">7078 T R 94  
 </t>
   </si>
   <si>
-    <t>51-032-06-01-003-001</t>
-[...18 lines deleted...]
-  <si>
     <t>51-032-06-03-018-000</t>
   </si>
   <si>
     <t>PUSEY ISABELLE I CO TRUSTEE ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">WALNUT ST  
 </t>
   </si>
   <si>
-    <t>51-032-06-04-009-000</t>
-[...21 lines deleted...]
-  <si>
     <t>51-032-06-05-022-000</t>
   </si>
   <si>
     <t>GRIFFITH MATTHEW</t>
   </si>
   <si>
     <t xml:space="preserve">8946 MAPLE ST  
 </t>
   </si>
   <si>
-    <t>51-032-06-08-006-000</t>
+    <t>51-032-06-08-007-000</t>
   </si>
   <si>
     <t>HOWARD CHAD L</t>
   </si>
   <si>
-    <t xml:space="preserve">MAPLE ST  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">8989 MAPLE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-09-002-000</t>
   </si>
   <si>
     <t>GRIJAK JOHN J ETUX &amp; KATIE J</t>
   </si>
   <si>
     <t xml:space="preserve">8847 MAPLE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-09-003-000</t>
   </si>
   <si>
     <t>51-032-06-09-013-000</t>
   </si>
   <si>
     <t>ROSE DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">8921 MAPLE ST  
 </t>
@@ -588,155 +430,96 @@
   <si>
     <t>51-032-06-10-010-000</t>
   </si>
   <si>
     <t>TAULBEE KATHY</t>
   </si>
   <si>
     <t xml:space="preserve">8921 COLLEGE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-10-011-000</t>
   </si>
   <si>
     <t xml:space="preserve">WOODLAWN AVE  
 </t>
   </si>
   <si>
     <t>51-032-06-11-001-000</t>
   </si>
   <si>
     <t>ROSE ROBERT LOUIS</t>
   </si>
   <si>
     <t xml:space="preserve">8937 COLLEGE ST  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">9019 AUDITORIUM ST  
 </t>
   </si>
   <si>
     <t>51-032-06-15-001-000</t>
   </si>
   <si>
     <t>WEST ROGER L</t>
   </si>
   <si>
     <t xml:space="preserve">9635 ORCHARD AVE  
 LAKEVIEW OH 43331</t>
   </si>
   <si>
-    <t>51-032-06-16-021-000</t>
-[...8 lines deleted...]
-  <si>
     <t>51-032-06-16-021-001</t>
   </si>
   <si>
     <t>MINARD MATTHEW</t>
   </si>
   <si>
     <t xml:space="preserve">PARK ST  
 </t>
   </si>
   <si>
     <t>51-032-06-16-022-000</t>
   </si>
   <si>
     <t>51-032-06-20-031-000</t>
   </si>
   <si>
     <t>HART JASON HULL</t>
   </si>
   <si>
     <t xml:space="preserve">9577 ORCHARD AVE  
 </t>
   </si>
   <si>
-    <t>51-032-06-25-002-000</t>
-[...8 lines deleted...]
-  <si>
     <t>51-032-10-10-002-000</t>
   </si>
   <si>
     <t>WHITAKER CHARLES T ETUX &amp; TAMARA L</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVATE DR  
 </t>
   </si>
   <si>
-    <t>51-032-10-10-003-000</t>
-[...27 lines deleted...]
-  <si>
     <t>51-032-12-13-001-000</t>
   </si>
   <si>
     <t>TIMMONS JANET E</t>
   </si>
   <si>
     <t xml:space="preserve">LINDEN AVE  
 </t>
   </si>
   <si>
     <t>51-032-12-13-002-000</t>
   </si>
   <si>
     <t xml:space="preserve">7705 WALNUT ST  
 </t>
   </si>
   <si>
     <t>51-032-12-21-009-001</t>
   </si>
   <si>
     <t>ALLEN TIMOTHY</t>
   </si>
   <si>
     <t xml:space="preserve">PARK DR  
 </t>
@@ -773,83 +556,63 @@
   <si>
     <t xml:space="preserve">7534 T R 269 RD  
 </t>
   </si>
   <si>
     <t>51-032-12-21-016-002</t>
   </si>
   <si>
     <t>51-032-12-21-017-000</t>
   </si>
   <si>
     <t xml:space="preserve">T R 1093  
 </t>
   </si>
   <si>
     <t>51-032-12-22-039-000</t>
   </si>
   <si>
     <t>COTTONWOOD ENTERPRISES</t>
   </si>
   <si>
     <t xml:space="preserve">7347 WATERBURY RD  
 </t>
   </si>
   <si>
-    <t>51-032-12-22-040-000</t>
-[...8 lines deleted...]
-  <si>
     <t>51-032-12-23-017-000</t>
   </si>
   <si>
     <t>MONTERROZA CHARLOTTE</t>
   </si>
   <si>
     <t xml:space="preserve">7380 FOSTER ST  
 </t>
   </si>
   <si>
     <t>51-032-12-23-018-000</t>
   </si>
   <si>
-    <t>51-032-12-29-001-000</t>
-[...8 lines deleted...]
-  <si>
     <t>51-032-16-01-001-000</t>
   </si>
   <si>
     <t>AULT AVON LEE</t>
   </si>
   <si>
     <t xml:space="preserve">8225 S R 366  
 </t>
   </si>
   <si>
     <t>51-032-16-01-015-001</t>
   </si>
   <si>
     <t>SCHAEFER CATHERINE E ETVIR &amp; ALAN W PULFER</t>
   </si>
   <si>
     <t xml:space="preserve">T R 94  
 </t>
   </si>
   <si>
     <t>51-032-16-01-030-000</t>
   </si>
   <si>
     <t>TEVIS MILISSA ANN</t>
   </si>
@@ -926,731 +689,368 @@
   </si>
   <si>
     <t>51-032-16-15-005-000</t>
   </si>
   <si>
     <t xml:space="preserve">7152 CLARK DR  
 </t>
   </si>
   <si>
     <t>51-032-16-15-010-000</t>
   </si>
   <si>
     <t>51-032-16-15-011-000</t>
   </si>
   <si>
     <t>51-032-16-22-003-000</t>
   </si>
   <si>
     <t>ROGERS JANICE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">8223 MIDWAY DR  
 </t>
   </si>
   <si>
-    <t>51-033-05-02-001-000</t>
-[...25 lines deleted...]
-  <si>
     <t>51-033-05-04-012-000</t>
   </si>
   <si>
     <t>HADLEY KATHLEEN J TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">7724 EDGEWATER AVE  
 </t>
   </si>
   <si>
     <t>51-033-05-04-012-001</t>
   </si>
   <si>
     <t xml:space="preserve">7724 EDGEWATER AVE REAR 
 </t>
   </si>
   <si>
     <t>51-033-05-06-007-000</t>
   </si>
   <si>
     <t xml:space="preserve">EDGEWATER AVE  
 </t>
   </si>
   <si>
-    <t>51-033-05-07-001-000</t>
-[...8 lines deleted...]
-    <t>HOLBROOK REGINA</t>
+    <t>51-033-05-09-006-000</t>
+  </si>
+  <si>
+    <t>CRAINE KEVIN A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">7706 MOHAWK ST  
 </t>
   </si>
   <si>
-    <t>51-033-05-09-006-000</t>
-[...1 lines deleted...]
-  <si>
     <t>51-033-05-11-010-000</t>
   </si>
   <si>
     <t>BISHOP GEORGE BRUCE ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">7710 PONTIAC ST  
 </t>
   </si>
   <si>
-    <t>51-033-05-11-013-001</t>
-[...28 lines deleted...]
-  <si>
     <t>51-045-00-00-010-005</t>
   </si>
   <si>
     <t>STATE OF OHIO DEPARTMENT OF TRANSPORTATION</t>
   </si>
   <si>
     <t xml:space="preserve">WORLD CLASS DR  
 </t>
   </si>
   <si>
     <t>51-059-00-00-039-007</t>
   </si>
   <si>
     <t>CURTIS ANGELA</t>
   </si>
   <si>
     <t xml:space="preserve">4087 S R 235  
 </t>
   </si>
   <si>
-    <t>51-059-00-00-053-003</t>
-[...18 lines deleted...]
-  <si>
     <t>51-060-00-00-013-007</t>
   </si>
   <si>
     <t>BECK RODNEY L</t>
   </si>
   <si>
-    <t xml:space="preserve">C R 91  
-[...29 lines deleted...]
-    <t xml:space="preserve">ELDRIDGE ST  
+    <t xml:space="preserve">7483 C R 91  REAR 
 </t>
   </si>
   <si>
     <t>51-060-06-04-003-000</t>
   </si>
   <si>
     <t>FRANCIS CONNIE SUE</t>
   </si>
   <si>
     <t xml:space="preserve">7694 C R 91  
 </t>
   </si>
   <si>
-    <t>51-060-06-06-008-000</t>
-[...8 lines deleted...]
-  <si>
     <t>51-060-06-08-001-000</t>
   </si>
   <si>
     <t>M.E. LLC</t>
   </si>
   <si>
     <t xml:space="preserve">WILLIAMS ST  
 </t>
   </si>
   <si>
     <t>51-060-06-08-003-000</t>
   </si>
   <si>
     <t>SHISLER JAMES ETAL &amp; JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">7640 C R 91  
 </t>
   </si>
   <si>
-    <t>51-060-06-12-005-001</t>
-[...14 lines deleted...]
-  <si>
     <t>51-073-00-00-003-017</t>
   </si>
   <si>
     <t>FAMILY TRADITION FARMS CO</t>
   </si>
   <si>
     <t xml:space="preserve">2897 T R 247  
 </t>
   </si>
   <si>
     <t>51-073-00-00-017-000</t>
   </si>
   <si>
     <t>MEES CLAVON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">2983 S R 235  
 </t>
   </si>
   <si>
     <t>51-073-00-00-019-000</t>
   </si>
   <si>
     <t>HANGER JASON R</t>
   </si>
   <si>
     <t xml:space="preserve">8148 C R 13  
 </t>
   </si>
   <si>
-    <t>51-073-00-00-026-000</t>
-[...35 lines deleted...]
-  <si>
     <t>51-073-00-00-061-002</t>
   </si>
   <si>
     <t>LETHCOE JAMES D ETAL &amp; MISTY N LETHCOE ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">8257 T R 207  
 </t>
   </si>
   <si>
-    <t>51-073-00-00-065-000</t>
+    <t>51-073-00-00-065-001</t>
   </si>
   <si>
     <t>MCCULLOUGH DREW</t>
-  </si>
-[...5 lines deleted...]
-    <t>51-073-00-00-065-001</t>
   </si>
   <si>
     <t xml:space="preserve">1808 C R 27  
 </t>
   </si>
   <si>
     <t>51-073-00-00-066-006</t>
   </si>
   <si>
     <t>WILLIAMS JOSEPH P ETAL &amp; SANDRA G</t>
   </si>
   <si>
     <t xml:space="preserve">1349 T R 208  
 DE GRAFF OH 43318</t>
   </si>
   <si>
     <t>51-074-00-00-007-000</t>
   </si>
   <si>
     <t>SHERMAN FORREST H ETUX &amp; DEBONAIR L</t>
   </si>
   <si>
     <t xml:space="preserve">6734 C R 13  
 </t>
   </si>
   <si>
     <t>51-074-00-00-022-000</t>
   </si>
   <si>
     <t>LEHR HEATHER</t>
   </si>
   <si>
     <t xml:space="preserve">7535 T R 207  
 </t>
   </si>
   <si>
-    <t>51-074-00-00-032-001</t>
-[...8 lines deleted...]
-  <si>
     <t>51-087-00-00-012-000</t>
   </si>
   <si>
     <t>JACKSON MARY RUTH</t>
   </si>
   <si>
     <t xml:space="preserve">1048 S R 235  
 </t>
   </si>
   <si>
-    <t>52-032-00-00-005-000</t>
-[...45 lines deleted...]
-  <si>
     <t>52-032-05-08-005-000</t>
   </si>
   <si>
     <t>LAZENBY JOHN E</t>
   </si>
   <si>
     <t xml:space="preserve">348 WESTVIEW ST  
 </t>
   </si>
   <si>
-    <t>52-032-05-10-007-000</t>
-[...9 lines deleted...]
-    <t>52-032-05-11-004-000</t>
+    <t>52-032-05-11-006-000</t>
+  </si>
+  <si>
+    <t>FRISKY SCOTT A</t>
   </si>
   <si>
     <t xml:space="preserve">W MAIN ST  
 </t>
   </si>
   <si>
-    <t>52-032-05-11-006-000</t>
-[...31 lines deleted...]
-    <t>52-032-09-01-012-000</t>
+    <t>52-032-09-01-013-000</t>
   </si>
   <si>
     <t>EMRICK AMBER</t>
   </si>
   <si>
-    <t xml:space="preserve">155 BRISTOL CIR  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">159 BRISTOL CIR  
 </t>
   </si>
   <si>
     <t>52-032-09-02-003-000</t>
   </si>
   <si>
     <t xml:space="preserve">138 SUNNYSIDE  
 </t>
   </si>
   <si>
     <t>52-032-09-02-003-002</t>
   </si>
   <si>
     <t xml:space="preserve">SUNNYSIDE  
 </t>
   </si>
   <si>
-    <t>52-032-09-03-001-000</t>
-[...8 lines deleted...]
-  <si>
     <t>52-032-09-03-002-000</t>
   </si>
   <si>
     <t>LITTON BRYAN</t>
   </si>
   <si>
     <t xml:space="preserve">156 BRISTOL CIR  
 </t>
   </si>
   <si>
-    <t>52-032-09-04-007-000</t>
-[...8 lines deleted...]
-  <si>
     <t>52-032-09-08-012-000</t>
   </si>
   <si>
     <t>HARRIS AMY L</t>
   </si>
   <si>
     <t xml:space="preserve">134 CHASE AVE  
 </t>
   </si>
   <si>
     <t>52-032-09-12-008-000</t>
   </si>
   <si>
     <t>STIDAM JAMIE A II ETAL &amp; KATHERINE F</t>
   </si>
   <si>
     <t xml:space="preserve">221 GRAND AVE  
 </t>
   </si>
   <si>
-    <t>52-032-09-12-012-000</t>
+    <t>52-032-09-12-013-000</t>
   </si>
   <si>
     <t>HAWLEY STACIE L ETUX &amp; JAMES M</t>
   </si>
   <si>
-    <t xml:space="preserve">245 GRAND AVE  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">GRAND AVE  
 </t>
   </si>
   <si>
-    <t>52-032-09-12-018-000</t>
-[...8 lines deleted...]
-  <si>
     <t>52-032-09-12-022-000</t>
   </si>
   <si>
     <t>BALONIER RONALD EUGENE JR</t>
   </si>
   <si>
     <t xml:space="preserve">FAIRVIEW AVE  
 </t>
   </si>
   <si>
-    <t>52-032-09-15-001-000</t>
-[...8 lines deleted...]
-  <si>
     <t>52-032-09-15-018-000</t>
   </si>
   <si>
     <t>CRUCE DENNIS</t>
   </si>
   <si>
     <t xml:space="preserve">118 HOLLY LN  
 </t>
   </si>
   <si>
     <t>52-032-09-18-013-000</t>
   </si>
   <si>
     <t>FRANCIS PAT ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">354 TAYLOR AVE  
 </t>
   </si>
   <si>
     <t>52-032-10-03-001-505</t>
   </si>
   <si>
     <t>KIMBALL ALEXANDER D CO-TRUSTEE ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">212 WARREN AVE  
 </t>
   </si>
   <si>
-    <t>52-032-10-04-013-000</t>
-[...25 lines deleted...]
-  <si>
     <t>52-032-13-01-010-000</t>
   </si>
   <si>
     <t>JOHNSON ROBERT G JR</t>
   </si>
   <si>
     <t xml:space="preserve">LAKE AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-01-011-000</t>
   </si>
   <si>
     <t>BROOKS STEVEN</t>
   </si>
   <si>
     <t>52-032-13-02-005-000</t>
   </si>
   <si>
     <t>CAPITAL RESIDENTIAL EQUITIES LLC</t>
   </si>
   <si>
     <t>52-032-13-03-009-000</t>
   </si>
   <si>
@@ -1682,155 +1082,109 @@
   </si>
   <si>
     <t>52-032-13-05-006-000</t>
   </si>
   <si>
     <t>52-032-13-05-007-003</t>
   </si>
   <si>
     <t>52-032-13-06-015-000</t>
   </si>
   <si>
     <t>MASTERS NICHOLAS</t>
   </si>
   <si>
     <t xml:space="preserve">410 BUCKEYE AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-06-015-001</t>
   </si>
   <si>
     <t xml:space="preserve">BUCKEYE AVE  
 </t>
   </si>
   <si>
-    <t>52-032-13-10-001-000</t>
-[...14 lines deleted...]
-  <si>
     <t>52-032-13-11-006-000</t>
   </si>
   <si>
     <t>STEMEN LARRY JR</t>
   </si>
   <si>
     <t xml:space="preserve">531 HIGH AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-14-001-000</t>
   </si>
   <si>
     <t>MINK EVELYN D</t>
   </si>
   <si>
     <t>52-032-13-15-001-000</t>
   </si>
   <si>
     <t>SHADE DALE L</t>
   </si>
   <si>
     <t xml:space="preserve">502 GRAND AVE  
 </t>
   </si>
   <si>
-    <t>52-032-13-15-002-000</t>
-[...5 lines deleted...]
-  <si>
     <t>52-032-13-15-003-000</t>
   </si>
   <si>
     <t>BLACKBURN TOMMIE</t>
   </si>
   <si>
     <t xml:space="preserve">526 GRAND AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-15-004-000</t>
   </si>
   <si>
     <t xml:space="preserve">542 GRAND AVE  
 </t>
   </si>
   <si>
-    <t>52-032-13-16-005-000</t>
-[...14 lines deleted...]
-  <si>
     <t>52-032-13-20-007-000</t>
   </si>
   <si>
     <t>WELLNITZ ROBERT G</t>
   </si>
   <si>
     <t xml:space="preserve">636 HIGH AVE  
 </t>
   </si>
   <si>
-    <t>52-032-13-24-003-000</t>
+    <t>52-032-13-24-004-000</t>
   </si>
   <si>
     <t>PITTS HARLIS R ETAL &amp; DONNA S</t>
   </si>
   <si>
-    <t xml:space="preserve">713 HIGH AVE  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">HIGH AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-24-005-000</t>
   </si>
   <si>
     <t>PITTS HARLIS R ETAL &amp; DONNA S &amp; KELLY N</t>
   </si>
   <si>
     <t xml:space="preserve">736 S R 708  
 </t>
   </si>
   <si>
     <t>52-032-13-24-006-000</t>
   </si>
   <si>
     <t xml:space="preserve">724 S R 708  
 </t>
   </si>
   <si>
     <t>52-032-13-24-007-000</t>
   </si>
   <si>
     <t xml:space="preserve">S R 708  
@@ -1851,60 +1205,50 @@
   </si>
   <si>
     <t>VARNEY JOSETTE T</t>
   </si>
   <si>
     <t xml:space="preserve">806 GRAND AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-29-002-003</t>
   </si>
   <si>
     <t>KINDLE JOSETTE T</t>
   </si>
   <si>
     <t>52-032-13-29-002-004</t>
   </si>
   <si>
     <t>52-032-13-29-002-005</t>
   </si>
   <si>
     <t>52-032-13-29-002-006</t>
   </si>
   <si>
     <t>52-032-13-29-002-007</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>52-032-14-04-006-000</t>
   </si>
   <si>
     <t>SMITH JUNE A</t>
   </si>
   <si>
     <t xml:space="preserve">LINCOLN BLVD  
 </t>
   </si>
   <si>
     <t>52-032-14-04-007-000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -1930,4500 +1274,2920 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F221" headerRowCount="1">
-  <autoFilter ref="A1:F221"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F142" headerRowCount="1">
+  <autoFilter ref="A1:F142"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=35490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F221"/>
+  <dimension ref="A1:F142"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="54.10055923461914" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.465707778930664" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>80.18</v>
+        <v>155.94</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>155.94</v>
+        <v>86.4</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>86.4</v>
+        <v>130.76</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>130.76</v>
+        <v>72.28</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>72.28</v>
+        <v>663.02</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>663.02</v>
+        <v>68.74</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>68.74</v>
+        <v>4540.35</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>4540.35</v>
+        <v>1748.53</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>1748.53</v>
+        <v>895.58</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>86.06</v>
+        <v>206.5</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>195.2</v>
+        <v>14.8</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>895.58</v>
+        <v>247.7</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>50.22</v>
+        <v>2.87</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>0.16</v>
+        <v>100.94</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>206.5</v>
+        <v>31.09</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>0.35</v>
+        <v>252.58</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>14.8</v>
+        <v>1141.39</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="E19" s="3">
-        <v>247.7</v>
+        <v>271.94</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>2.87</v>
+        <v>2097.39</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>100.94</v>
+        <v>420.27</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>31.09</v>
+        <v>50.44</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>137.41</v>
+        <v>64.72</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>252.58</v>
+        <v>108.21</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>1141.39</v>
+        <v>1167.43</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>271.94</v>
+        <v>126.21</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="3">
-        <v>2097.39</v>
+        <v>344.78</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="3">
-        <v>420.27</v>
+        <v>245</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="3">
-        <v>50.44</v>
+        <v>372.68</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>2.59</v>
+        <v>1797.38</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>64.72</v>
+        <v>101.89</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>28.93</v>
+        <v>23.9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>42.52</v>
+        <v>7467.94</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>108.21</v>
+        <v>6.54</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>1167.43</v>
+        <v>3568.54</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>126.21</v>
+        <v>11619.56</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>344.78</v>
+        <v>9.51</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>245</v>
+        <v>4959</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>372.68</v>
+        <v>149.4</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D40" s="0" t="s">
+      <c r="D40" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="3">
-        <v>1797.38</v>
+        <v>725.42</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D41" s="0" t="s">
-        <v>125</v>
+      <c r="D41" s="2" t="s">
+        <v>122</v>
       </c>
       <c r="E41" s="3">
-        <v>15.19</v>
+        <v>4103.16</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>1701.83</v>
+        <v>930.32</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>101.89</v>
+        <v>1006.32</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>23.9</v>
+        <v>2390.45</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D45" s="0" t="s">
-        <v>137</v>
+      <c r="D45" s="2" t="s">
+        <v>134</v>
       </c>
       <c r="E45" s="3">
-        <v>7467.94</v>
+        <v>400.04</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E46" s="3">
-        <v>6.54</v>
+        <v>1455.65</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E47" s="3">
-        <v>3568.54</v>
+        <v>526.56</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E48" s="3">
-        <v>11619.56</v>
+        <v>28.46</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E49" s="3">
-        <v>0.37</v>
+        <v>402.86</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E50" s="3">
-        <v>69.01</v>
+        <v>496.47</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E51" s="3">
-        <v>9.51</v>
+        <v>419.87</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E52" s="3">
-        <v>200.84</v>
+        <v>300.57</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E53" s="3">
-        <v>1172.43</v>
+        <v>1707.08</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E54" s="3">
-        <v>0.16</v>
+        <v>33.81</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E55" s="3">
-        <v>4959</v>
+        <v>219.46</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="E56" s="3">
-        <v>110.1</v>
+        <v>33.81</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E57" s="3">
-        <v>349.4</v>
+        <v>624.69</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="E58" s="3">
-        <v>725.42</v>
+        <v>105.37</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="E59" s="3">
-        <v>4103.16</v>
+        <v>2438.75</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="E60" s="3">
-        <v>930.32</v>
+        <v>106.28</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>179</v>
+        <v>157</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="E61" s="3">
-        <v>1006.32</v>
+        <v>194.79</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>182</v>
+        <v>160</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="E62" s="3">
-        <v>3040.45</v>
+        <v>120.61</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="E63" s="3">
-        <v>570.3</v>
+        <v>1208.53</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="E64" s="3">
-        <v>1455.65</v>
+        <v>281.73</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="E65" s="3">
-        <v>975.51</v>
+        <v>127.09</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="E66" s="3">
-        <v>526.56</v>
+        <v>351.45</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="E67" s="3">
-        <v>1299.19</v>
+        <v>0.31</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="E68" s="3">
-        <v>28.46</v>
+        <v>202.57</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="E69" s="3">
-        <v>402.86</v>
+        <v>97.15</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="E70" s="3">
-        <v>496.47</v>
+        <v>47.51</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="E71" s="3">
-        <v>0.02</v>
+        <v>4.05</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="E72" s="3">
-        <v>419.87</v>
+        <v>2604.15</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="E73" s="3">
-        <v>6317.08</v>
+        <v>1261.93</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>168</v>
+        <v>201</v>
       </c>
       <c r="E74" s="3">
-        <v>12.36</v>
+        <v>42.5</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="E75" s="3">
-        <v>12.36</v>
+        <v>588.07</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="E76" s="3">
-        <v>242.29</v>
+        <v>385.75</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="E77" s="3">
-        <v>300.57</v>
+        <v>9976.12</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>224</v>
+        <v>158</v>
       </c>
       <c r="E78" s="3">
-        <v>1707.08</v>
+        <v>385.75</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>227</v>
+        <v>158</v>
       </c>
       <c r="E79" s="3">
-        <v>33.81</v>
+        <v>385.75</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="E80" s="3">
-        <v>219.46</v>
+        <v>2306.2</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="E81" s="3">
-        <v>33.81</v>
+        <v>7417.49</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="E82" s="3">
-        <v>624.69</v>
+        <v>16.53</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="E83" s="3">
-        <v>105.37</v>
+        <v>9606.11</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="E84" s="3">
-        <v>2438.75</v>
+        <v>982.53</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="E85" s="3">
-        <v>106.28</v>
+        <v>881.39</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="E86" s="3">
-        <v>194.79</v>
+        <v>45681.19</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="E87" s="3">
-        <v>120.61</v>
+        <v>730.06</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E88" s="3">
-        <v>1208.53</v>
+        <v>216.84</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E89" s="3">
-        <v>2512.75</v>
+        <v>924.22</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="E90" s="3">
-        <v>281.73</v>
+        <v>892.46</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E91" s="3">
-        <v>127.09</v>
+        <v>125.18</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E92" s="3">
-        <v>455.28</v>
+        <v>491.96</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E93" s="3">
-        <v>351.45</v>
+        <v>5348.26</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E94" s="3">
-        <v>0.31</v>
+        <v>227.76</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E95" s="3">
-        <v>202.57</v>
+        <v>896.73</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="E96" s="3">
-        <v>97.15</v>
+        <v>93.87</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E97" s="3">
-        <v>47.51</v>
+        <v>2146.43</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E98" s="3">
-        <v>4.05</v>
+        <v>2860.9</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="3">
-        <v>2604.15</v>
+        <v>2294.77</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="3">
-        <v>1636.93</v>
+        <v>18983.12</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="3">
-        <v>42.5</v>
+        <v>628.6</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="3">
-        <v>588.07</v>
+        <v>998.54</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="B103" s="0" t="s">
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="3">
-        <v>385.75</v>
+        <v>3318.86</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E104" s="3">
-        <v>9976.12</v>
+        <v>1530.24</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" s="3">
-        <v>385.75</v>
+        <v>198.49</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>286</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>227</v>
+        <v>288</v>
       </c>
       <c r="E106" s="3">
-        <v>385.75</v>
+        <v>583.36</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E107" s="3">
-        <v>2306.2</v>
+        <v>1114.92</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E108" s="3">
-        <v>414.49</v>
+        <v>2292.43</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E109" s="3">
-        <v>197.39</v>
+        <v>42.52</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E110" s="3">
-        <v>0.36</v>
+        <v>1084.34</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E111" s="3">
-        <v>7417.49</v>
+        <v>1440.99</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="E112" s="3">
-        <v>16.53</v>
+        <v>993.19</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E113" s="3">
-        <v>9606.11</v>
+        <v>2777.79</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E114" s="3">
-        <v>10.54</v>
+        <v>221.71</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E115" s="3">
-        <v>11.56</v>
+        <v>4932.7</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="E116" s="3">
-        <v>2759.91</v>
+        <v>58.35</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="E117" s="3">
-        <v>982.53</v>
+        <v>388.53</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="E118" s="3">
-        <v>881.39</v>
+        <v>1104.72</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="E119" s="3">
-        <v>74.17</v>
+        <v>1014.32</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="E120" s="3">
-        <v>5603.02</v>
+        <v>278.9</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E121" s="3">
-        <v>156.35</v>
+        <v>96.07</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E122" s="3">
-        <v>45681.19</v>
+        <v>1439.83</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E123" s="3">
-        <v>2730.06</v>
+        <v>335.89</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="E124" s="3">
-        <v>5.05</v>
+        <v>64.58</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>334</v>
+        <v>297</v>
       </c>
       <c r="E125" s="3">
-        <v>0.78</v>
+        <v>7937.48</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E126" s="3">
-        <v>216.84</v>
+        <v>2190.22</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E127" s="3">
-        <v>0.35</v>
+        <v>2927.2</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E128" s="3">
-        <v>555.68</v>
+        <v>1740.8</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="E129" s="3">
-        <v>187.2</v>
+        <v>23161.96</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E130" s="3">
-        <v>27.29</v>
+        <v>328.8</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E131" s="3">
-        <v>924.22</v>
+        <v>640.13</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="B132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="E132" s="3">
-        <v>345.29</v>
+        <v>1655.05</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E133" s="3">
-        <v>892.46</v>
+        <v>141.99</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E134" s="3">
-        <v>125.18</v>
+        <v>259.81</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="E135" s="3">
-        <v>23.43</v>
+        <v>1337.2</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>337</v>
+        <v>364</v>
       </c>
       <c r="E136" s="3">
-        <v>78.23</v>
+        <v>1993.27</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E137" s="3">
-        <v>976.19</v>
+        <v>211.33</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>366</v>
+        <v>312</v>
       </c>
       <c r="E138" s="3">
-        <v>491.96</v>
+        <v>42.45</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>369</v>
+        <v>312</v>
       </c>
       <c r="E139" s="3">
-        <v>5348.26</v>
+        <v>42.45</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>370</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>372</v>
+        <v>312</v>
       </c>
       <c r="E140" s="3">
-        <v>227.76</v>
+        <v>42.45</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="B141" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E141" s="3">
-        <v>80.6</v>
+        <v>14771.81</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="E142" s="3">
-        <v>1774.2</v>
+        <v>14764.75</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>10</v>
-[...1578 lines deleted...]
-      <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6526,111 +4290,32 @@
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
-    <hyperlink ref="F143" r:id="rId143"/>
-[...77 lines deleted...]
-    <hyperlink ref="F221" r:id="rId221"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>