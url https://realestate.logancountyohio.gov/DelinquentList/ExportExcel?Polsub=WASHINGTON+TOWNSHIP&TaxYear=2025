--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="333">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00126</t>
   </si>
   <si>
     <t>HINES BILL</t>
   </si>
   <si>
@@ -175,59 +175,50 @@
   <si>
     <t>CONLEY MICHAEL &amp; LYNDA</t>
   </si>
   <si>
     <t>8853 COLLEGE ST</t>
   </si>
   <si>
     <t>01305</t>
   </si>
   <si>
     <t>BOLOGNA DOMINIC</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 45</t>
   </si>
   <si>
     <t>01380</t>
   </si>
   <si>
     <t>WAGY DEBORAH L</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 32</t>
   </si>
   <si>
-    <t>01393</t>
-[...7 lines deleted...]
-  <si>
     <t>01436</t>
   </si>
   <si>
     <t>GASMIRE DAVID</t>
   </si>
   <si>
     <t>01656</t>
   </si>
   <si>
     <t>WOODARD NANCY S</t>
   </si>
   <si>
     <t>7747 C R 91</t>
   </si>
   <si>
     <t>01798</t>
   </si>
   <si>
     <t>GRESSNER LINDA L</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 15</t>
   </si>
   <si>
     <t>01799</t>
@@ -235,95 +226,77 @@
   <si>
     <t>SHIREY EDWIN T &amp; MARJORIE</t>
   </si>
   <si>
     <t xml:space="preserve">9573 S R 366 LOT 33  LOT 32</t>
   </si>
   <si>
     <t>01949</t>
   </si>
   <si>
     <t>MCCULLOUGH RONALD J</t>
   </si>
   <si>
     <t>246 ORCHARD ISLAND RD LOT 35</t>
   </si>
   <si>
     <t>02058</t>
   </si>
   <si>
     <t>BEACH MARK M</t>
   </si>
   <si>
     <t>7236 ALLEN DR</t>
   </si>
   <si>
-    <t>02136</t>
-[...7 lines deleted...]
-  <si>
     <t>02175</t>
   </si>
   <si>
     <t>SUTTER JAMES T &amp; SUSAN R DANIELS</t>
   </si>
   <si>
     <t xml:space="preserve">8312 S R 366  LOT 34</t>
   </si>
   <si>
     <t>02191</t>
   </si>
   <si>
     <t>SUTHERLAND MARCIA A</t>
   </si>
   <si>
     <t>FANTASY IS LOT 33</t>
   </si>
   <si>
     <t>02565</t>
   </si>
   <si>
     <t>RAMOS RICHARD F</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 6</t>
   </si>
   <si>
-    <t>02580</t>
-[...7 lines deleted...]
-  <si>
     <t>02700</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366 LOT 18  LOT 18</t>
   </si>
   <si>
     <t>02776</t>
   </si>
   <si>
     <t>BURCH CORY</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 30</t>
   </si>
   <si>
     <t>02867</t>
   </si>
   <si>
     <t>W HOLDING GROUP INC</t>
   </si>
   <si>
     <t xml:space="preserve">8573 S R 366  LOT 7</t>
   </si>
   <si>
     <t>03026</t>
@@ -384,60 +357,50 @@
     <t xml:space="preserve">8946 MAPLE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-08-007-000</t>
   </si>
   <si>
     <t>HOWARD CHAD L</t>
   </si>
   <si>
     <t xml:space="preserve">8989 MAPLE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-09-002-000</t>
   </si>
   <si>
     <t>GRIJAK JOHN J ETUX &amp; KATIE J</t>
   </si>
   <si>
     <t xml:space="preserve">8847 MAPLE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-09-003-000</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>51-032-06-10-004-000</t>
   </si>
   <si>
     <t>CONLEY MICHAEL E ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">8853 COLLEGE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-10-010-000</t>
   </si>
   <si>
     <t>TAULBEE KATHY</t>
   </si>
   <si>
     <t xml:space="preserve">8921 COLLEGE ST  
 </t>
   </si>
   <si>
     <t>51-032-06-10-011-000</t>
   </si>
   <si>
@@ -456,60 +419,50 @@
   </si>
   <si>
     <t>51-032-06-15-001-000</t>
   </si>
   <si>
     <t>WEST ROGER L</t>
   </si>
   <si>
     <t xml:space="preserve">9635 ORCHARD AVE  
 LAKEVIEW OH 43331</t>
   </si>
   <si>
     <t>51-032-06-16-021-001</t>
   </si>
   <si>
     <t>MINARD MATTHEW</t>
   </si>
   <si>
     <t xml:space="preserve">PARK ST  
 </t>
   </si>
   <si>
     <t>51-032-06-16-022-000</t>
   </si>
   <si>
-    <t>51-032-06-20-031-000</t>
-[...8 lines deleted...]
-  <si>
     <t>51-032-10-10-002-000</t>
   </si>
   <si>
     <t>WHITAKER CHARLES T ETUX &amp; TAMARA L</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVATE DR  
 </t>
   </si>
   <si>
     <t>51-032-12-13-001-000</t>
   </si>
   <si>
     <t>TIMMONS JANET E</t>
   </si>
   <si>
     <t xml:space="preserve">LINDEN AVE  
 </t>
   </si>
   <si>
     <t>51-032-12-13-002-000</t>
   </si>
   <si>
     <t xml:space="preserve">7705 WALNUT ST  
 </t>
@@ -689,161 +642,107 @@
   </si>
   <si>
     <t>51-032-16-15-005-000</t>
   </si>
   <si>
     <t xml:space="preserve">7152 CLARK DR  
 </t>
   </si>
   <si>
     <t>51-032-16-15-010-000</t>
   </si>
   <si>
     <t>51-032-16-15-011-000</t>
   </si>
   <si>
     <t>51-032-16-22-003-000</t>
   </si>
   <si>
     <t>ROGERS JANICE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">8223 MIDWAY DR  
 </t>
   </si>
   <si>
-    <t>51-033-05-04-012-000</t>
-[...32 lines deleted...]
-  <si>
     <t>51-033-05-11-010-000</t>
   </si>
   <si>
     <t>BISHOP GEORGE BRUCE ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">7710 PONTIAC ST  
 </t>
   </si>
   <si>
     <t>51-045-00-00-010-005</t>
   </si>
   <si>
     <t>STATE OF OHIO DEPARTMENT OF TRANSPORTATION</t>
   </si>
   <si>
     <t xml:space="preserve">WORLD CLASS DR  
 </t>
   </si>
   <si>
-    <t>51-059-00-00-039-007</t>
-[...8 lines deleted...]
-  <si>
     <t>51-060-00-00-013-007</t>
   </si>
   <si>
     <t>BECK RODNEY L</t>
   </si>
   <si>
     <t xml:space="preserve">7483 C R 91  REAR 
 </t>
   </si>
   <si>
     <t>51-060-06-04-003-000</t>
   </si>
   <si>
     <t>FRANCIS CONNIE SUE</t>
   </si>
   <si>
     <t xml:space="preserve">7694 C R 91  
 </t>
   </si>
   <si>
     <t>51-060-06-08-001-000</t>
   </si>
   <si>
     <t>M.E. LLC</t>
   </si>
   <si>
     <t xml:space="preserve">WILLIAMS ST  
 </t>
   </si>
   <si>
     <t>51-060-06-08-003-000</t>
   </si>
   <si>
     <t>SHISLER JAMES ETAL &amp; JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">7640 C R 91  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">2897 T R 247  
 </t>
   </si>
   <si>
     <t>51-073-00-00-017-000</t>
   </si>
   <si>
     <t>MEES CLAVON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">2983 S R 235  
 </t>
   </si>
   <si>
     <t>51-073-00-00-019-000</t>
   </si>
   <si>
     <t>HANGER JASON R</t>
   </si>
   <si>
     <t xml:space="preserve">8148 C R 13  
 </t>
   </si>
   <si>
     <t>51-073-00-00-061-002</t>
   </si>
@@ -883,64 +782,61 @@
   <si>
     <t xml:space="preserve">6734 C R 13  
 </t>
   </si>
   <si>
     <t>51-074-00-00-022-000</t>
   </si>
   <si>
     <t>LEHR HEATHER</t>
   </si>
   <si>
     <t xml:space="preserve">7535 T R 207  
 </t>
   </si>
   <si>
     <t>51-087-00-00-012-000</t>
   </si>
   <si>
     <t>JACKSON MARY RUTH</t>
   </si>
   <si>
     <t xml:space="preserve">1048 S R 235  
 </t>
   </si>
   <si>
-    <t>52-032-05-08-005-000</t>
-[...12 lines deleted...]
-    <t>FRISKY SCOTT A</t>
+    <t>52-032-05-10-007-000</t>
+  </si>
+  <si>
+    <t>ARMSTRONG VERONICA D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">345 MAIN ST  
+</t>
+  </si>
+  <si>
+    <t>52-032-05-11-004-000</t>
   </si>
   <si>
     <t xml:space="preserve">W MAIN ST  
 </t>
   </si>
   <si>
     <t>52-032-09-01-013-000</t>
   </si>
   <si>
     <t>EMRICK AMBER</t>
   </si>
   <si>
     <t xml:space="preserve">159 BRISTOL CIR  
 </t>
   </si>
   <si>
     <t>52-032-09-02-003-000</t>
   </si>
   <si>
     <t xml:space="preserve">138 SUNNYSIDE  
 </t>
   </si>
   <si>
     <t>52-032-09-02-003-002</t>
   </si>
@@ -977,153 +873,120 @@
   <si>
     <t xml:space="preserve">221 GRAND AVE  
 </t>
   </si>
   <si>
     <t>52-032-09-12-013-000</t>
   </si>
   <si>
     <t>HAWLEY STACIE L ETUX &amp; JAMES M</t>
   </si>
   <si>
     <t xml:space="preserve">GRAND AVE  
 </t>
   </si>
   <si>
     <t>52-032-09-12-022-000</t>
   </si>
   <si>
     <t>BALONIER RONALD EUGENE JR</t>
   </si>
   <si>
     <t xml:space="preserve">FAIRVIEW AVE  
 </t>
   </si>
   <si>
-    <t>52-032-09-15-018-000</t>
-[...8 lines deleted...]
-  <si>
     <t>52-032-09-18-013-000</t>
   </si>
   <si>
     <t>FRANCIS PAT ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">354 TAYLOR AVE  
 </t>
   </si>
   <si>
     <t>52-032-10-03-001-505</t>
   </si>
   <si>
     <t>KIMBALL ALEXANDER D CO-TRUSTEE ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">212 WARREN AVE  
 </t>
   </si>
   <si>
-    <t>52-032-13-01-010-000</t>
-[...2 lines deleted...]
-    <t>JOHNSON ROBERT G JR</t>
+    <t>52-032-13-01-011-000</t>
+  </si>
+  <si>
+    <t>BROOKS STEVEN</t>
   </si>
   <si>
     <t xml:space="preserve">LAKE AVE  
 </t>
   </si>
   <si>
-    <t>52-032-13-01-011-000</t>
-[...4 lines deleted...]
-  <si>
     <t>52-032-13-02-005-000</t>
   </si>
   <si>
     <t>CAPITAL RESIDENTIAL EQUITIES LLC</t>
   </si>
   <si>
     <t>52-032-13-03-009-000</t>
   </si>
   <si>
     <t>SHANER JAMES R ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">430 MIAMI AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-03-012-000</t>
   </si>
   <si>
     <t>PATTERSON RIC D ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">406 MIAMI AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-05-005-000</t>
   </si>
   <si>
     <t>PUGSLEY DANIEL M ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">449 CENTER ST  
 </t>
   </si>
   <si>
     <t>52-032-13-05-006-000</t>
   </si>
   <si>
     <t>52-032-13-05-007-003</t>
-  </si>
-[...15 lines deleted...]
-</t>
   </si>
   <si>
     <t>52-032-13-11-006-000</t>
   </si>
   <si>
     <t>STEMEN LARRY JR</t>
   </si>
   <si>
     <t xml:space="preserve">531 HIGH AVE  
 </t>
   </si>
   <si>
     <t>52-032-13-14-001-000</t>
   </si>
   <si>
     <t>MINK EVELYN D</t>
   </si>
   <si>
     <t>52-032-13-15-001-000</t>
   </si>
   <si>
     <t>SHADE DALE L</t>
   </si>
   <si>
     <t xml:space="preserve">502 GRAND AVE  
@@ -1274,70 +1137,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F142" headerRowCount="1">
-  <autoFilter ref="A1:F142"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F127" headerRowCount="1">
+  <autoFilter ref="A1:F127"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38889&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=29969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=30865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=31960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=32975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33140&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=33408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F142"/>
+  <dimension ref="A1:F127"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="54.10055923461914" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.465707778930664" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1658,2536 +1521,2236 @@
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
         <v>252.58</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E18" s="3">
-        <v>1141.39</v>
+        <v>271.94</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>271.94</v>
+        <v>2097.39</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>2097.39</v>
+        <v>420.27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>420.27</v>
+        <v>50.44</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>50.44</v>
+        <v>64.72</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="3">
-        <v>64.72</v>
+        <v>108.21</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="3">
-        <v>108.21</v>
+        <v>126.21</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="3">
-        <v>1167.43</v>
+        <v>344.78</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="3">
-        <v>126.21</v>
+        <v>245</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>344.78</v>
+        <v>1797.38</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>245</v>
+        <v>101.89</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>372.68</v>
+        <v>23.9</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="3">
-        <v>1797.38</v>
+        <v>7467.94</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="D31" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="3">
-        <v>101.89</v>
+        <v>6.54</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="D32" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="3">
-        <v>23.9</v>
+        <v>3568.54</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="D33" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="3">
-        <v>7467.94</v>
+        <v>11619.56</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="3">
-        <v>6.54</v>
+        <v>9.51</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="3">
-        <v>3568.54</v>
+        <v>4959</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="3">
-        <v>11619.56</v>
+        <v>49.4</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="3">
-        <v>9.51</v>
+        <v>725.42</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E38" s="3">
-        <v>4959</v>
+        <v>4103.16</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>149.4</v>
+        <v>1006.32</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>725.42</v>
+        <v>1940.45</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="3">
-        <v>4103.16</v>
+        <v>200.04</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>930.32</v>
+        <v>1455.65</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>1006.32</v>
+        <v>526.56</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>2390.45</v>
+        <v>28.46</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="3">
-        <v>400.04</v>
+        <v>402.86</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>1455.65</v>
+        <v>419.87</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" s="3">
-        <v>526.56</v>
+        <v>300.57</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E48" s="3">
-        <v>28.46</v>
+        <v>1707.08</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>143</v>
       </c>
       <c r="E49" s="3">
-        <v>402.86</v>
+        <v>33.81</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>496.47</v>
+        <v>219.46</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="E51" s="3">
-        <v>419.87</v>
+        <v>33.81</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E52" s="3">
-        <v>300.57</v>
+        <v>624.69</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E53" s="3">
-        <v>1707.08</v>
+        <v>105.37</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="E54" s="3">
-        <v>33.81</v>
+        <v>2438.75</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="E55" s="3">
-        <v>219.46</v>
+        <v>106.28</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E56" s="3">
-        <v>33.81</v>
+        <v>194.79</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="E57" s="3">
-        <v>624.69</v>
+        <v>120.61</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="E58" s="3">
-        <v>105.37</v>
+        <v>1208.53</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E59" s="3">
-        <v>2438.75</v>
+        <v>281.73</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E60" s="3">
-        <v>106.28</v>
+        <v>127.09</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E61" s="3">
-        <v>194.79</v>
+        <v>351.45</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E62" s="3">
-        <v>120.61</v>
+        <v>0.31</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" s="3">
-        <v>1208.53</v>
+        <v>202.57</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E64" s="3">
-        <v>281.73</v>
+        <v>97.15</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E65" s="3">
-        <v>127.09</v>
+        <v>47.51</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E66" s="3">
-        <v>351.45</v>
+        <v>4.05</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E67" s="3">
-        <v>0.31</v>
+        <v>2604.15</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E68" s="3">
-        <v>202.57</v>
+        <v>1041.93</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>97.15</v>
+        <v>42.5</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>47.51</v>
+        <v>588.07</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E71" s="3">
-        <v>4.05</v>
+        <v>385.75</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>2604.15</v>
+        <v>9976.12</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>198</v>
+        <v>143</v>
       </c>
       <c r="E73" s="3">
-        <v>1261.93</v>
+        <v>385.75</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="E74" s="3">
-        <v>42.5</v>
+        <v>385.75</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E75" s="3">
-        <v>588.07</v>
+        <v>2306.2</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E76" s="3">
-        <v>385.75</v>
+        <v>881.39</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E77" s="3">
-        <v>9976.12</v>
+        <v>45681.19</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="E78" s="3">
-        <v>385.75</v>
+        <v>216.84</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>385.75</v>
+        <v>924.22</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E80" s="3">
-        <v>2306.2</v>
+        <v>892.46</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E81" s="3">
-        <v>7417.49</v>
+        <v>125.18</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E82" s="3">
-        <v>16.53</v>
+        <v>5348.26</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E83" s="3">
-        <v>9606.11</v>
+        <v>227.76</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E84" s="3">
-        <v>982.53</v>
+        <v>896.73</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E85" s="3">
-        <v>881.39</v>
+        <v>93.87</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E86" s="3">
-        <v>45681.19</v>
+        <v>2146.43</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E87" s="3">
-        <v>730.06</v>
+        <v>2860.9</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E88" s="3">
-        <v>216.84</v>
+        <v>2294.77</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E89" s="3">
-        <v>924.22</v>
+        <v>18983.12</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E90" s="3">
-        <v>892.46</v>
+        <v>1077.93</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E91" s="3">
-        <v>125.18</v>
+        <v>60.37</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E92" s="3">
-        <v>491.96</v>
+        <v>3318.86</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>250</v>
+        <v>97</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>251</v>
       </c>
       <c r="E93" s="3">
-        <v>5348.26</v>
+        <v>1530.24</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="3">
-        <v>227.76</v>
+        <v>198.49</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="B95" s="0" t="s">
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="3">
-        <v>896.73</v>
+        <v>583.36</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="3">
-        <v>93.87</v>
+        <v>1114.92</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="3">
-        <v>2146.43</v>
+        <v>2292.43</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="3">
-        <v>2860.9</v>
+        <v>42.52</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="3">
-        <v>2294.77</v>
+        <v>1084.34</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="3">
-        <v>18983.12</v>
+        <v>993.19</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="3">
-        <v>628.6</v>
+        <v>2777.79</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="3">
-        <v>998.54</v>
+        <v>4932.7</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="E103" s="3">
-        <v>3318.86</v>
+        <v>58.35</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E104" s="3">
-        <v>1530.24</v>
+        <v>388.53</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E105" s="3">
-        <v>198.49</v>
+        <v>1004.72</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>286</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>287</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E106" s="3">
-        <v>583.36</v>
+        <v>1014.32</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="E107" s="3">
-        <v>1114.92</v>
+        <v>278.9</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="E108" s="3">
-        <v>2292.43</v>
+        <v>96.07</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E109" s="3">
-        <v>42.52</v>
+        <v>64.58</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="E110" s="3">
-        <v>1084.34</v>
+        <v>7937.48</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E111" s="3">
-        <v>1440.99</v>
+        <v>2190.22</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E112" s="3">
-        <v>993.19</v>
+        <v>2927.2</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E113" s="3">
-        <v>2777.79</v>
+        <v>1740.8</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="E114" s="3">
-        <v>221.71</v>
+        <v>23161.96</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E115" s="3">
-        <v>4932.7</v>
+        <v>328.8</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="E116" s="3">
-        <v>58.35</v>
+        <v>640.13</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="E117" s="3">
-        <v>388.53</v>
+        <v>1655.05</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="E118" s="3">
-        <v>1104.72</v>
+        <v>141.99</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="E119" s="3">
-        <v>1014.32</v>
+        <v>259.81</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E120" s="3">
-        <v>278.9</v>
+        <v>1337.2</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E121" s="3">
-        <v>96.07</v>
+        <v>1993.27</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="E122" s="3">
-        <v>1439.83</v>
+        <v>211.33</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="E123" s="3">
-        <v>335.89</v>
+        <v>42.45</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>335</v>
+        <v>277</v>
       </c>
       <c r="E124" s="3">
-        <v>64.58</v>
+        <v>42.45</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="E125" s="3">
-        <v>7937.48</v>
+        <v>42.45</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E126" s="3">
-        <v>2190.22</v>
+        <v>14771.81</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="E127" s="3">
-        <v>2927.2</v>
+        <v>14764.75</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>10</v>
-[...298 lines deleted...]
-      <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4275,47 +3838,32 @@
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
-    <hyperlink ref="F128" r:id="rId128"/>
-[...13 lines deleted...]
-    <hyperlink ref="F142" r:id="rId142"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>