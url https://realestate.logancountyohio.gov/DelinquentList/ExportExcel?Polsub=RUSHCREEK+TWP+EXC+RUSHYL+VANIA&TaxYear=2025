--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00872</t>
   </si>
   <si>
     <t>STEVENSON WILLIAM J</t>
   </si>
   <si>
@@ -73,300 +73,184 @@
   <si>
     <t>01679</t>
   </si>
   <si>
     <t>ROBINSON TERESA E</t>
   </si>
   <si>
     <t>8394 C R 5 NORTH</t>
   </si>
   <si>
     <t>02064</t>
   </si>
   <si>
     <t>TROUT CARL &amp; DONNA</t>
   </si>
   <si>
     <t>7460 T R 116</t>
   </si>
   <si>
     <t>03328</t>
   </si>
   <si>
     <t>MORSKI LUDOMIL JAN</t>
   </si>
   <si>
-    <t>40-011-00-00-007-001</t>
-[...8 lines deleted...]
-  <si>
     <t>40-023-00-00-007-001</t>
   </si>
   <si>
     <t>JORGENSEN CINDY MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">10934 N U S 68  
 </t>
   </si>
   <si>
     <t>40-025-00-00-028-001</t>
   </si>
   <si>
     <t>BURTON JEFFREY A ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">6047 E S R 274  
 </t>
   </si>
   <si>
-    <t>40-025-00-00-034-000</t>
-[...2 lines deleted...]
-    <t>CROMER NATHAN S ETAL &amp; AMANDA K</t>
+    <t>40-025-14-01-004-000</t>
+  </si>
+  <si>
+    <t>PERIN WILLIAM J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5877 E S R 274  
+</t>
+  </si>
+  <si>
+    <t>40-025-14-01-018-000</t>
+  </si>
+  <si>
+    <t>VANBUSKIRK MICHAEL K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5663 S R 274  
+</t>
+  </si>
+  <si>
+    <t>40-025-14-02-013-002</t>
+  </si>
+  <si>
+    <t>CORWIN JENNIFER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 S R 274  
+</t>
+  </si>
+  <si>
+    <t>40-037-00-00-005-001</t>
+  </si>
+  <si>
+    <t>GRABER FAMILY LIMITED PARTNERSHIPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 C R 111  
+</t>
+  </si>
+  <si>
+    <t>40-038-00-00-033-004</t>
+  </si>
+  <si>
+    <t>STILTNER LYNDSEY M ETAL &amp; SHAWN E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6490 C R 112  
+</t>
+  </si>
+  <si>
+    <t>40-039-00-00-013-000</t>
+  </si>
+  <si>
+    <t>GILMORE TIMOTHY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6575 T R 137  
+</t>
+  </si>
+  <si>
+    <t>40-039-00-00-032-003</t>
+  </si>
+  <si>
+    <t>ZUPP ERIC A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5949 C R 12  
+</t>
+  </si>
+  <si>
+    <t>40-050-00-00-058-001</t>
+  </si>
+  <si>
+    <t>UMC WEST OHIO CAMPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">653 T R 37  
+</t>
+  </si>
+  <si>
+    <t>40-051-18-03-003-000</t>
+  </si>
+  <si>
+    <t>BAZZLE OLIVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C R 25  
+</t>
+  </si>
+  <si>
+    <t>40-051-18-03-003-001</t>
+  </si>
+  <si>
+    <t>BAZZLE ISAAC</t>
+  </si>
+  <si>
+    <t>40-067-00-00-041-000</t>
+  </si>
+  <si>
+    <t>MCCOLLUM MICHAEL ALAN ETAL &amp; BRITTANY NICOLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2697 C R 12  
+</t>
+  </si>
+  <si>
+    <t>40-067-00-00-042-002</t>
+  </si>
+  <si>
+    <t>MCCOLLUM MICHAEL A &amp; BRITTANY N</t>
   </si>
   <si>
     <t xml:space="preserve">C R 12  
 </t>
-  </si>
-[...210 lines deleted...]
-    <t>MCCOLLUM MICHAEL A &amp; BRITTANY N</t>
   </si>
   <si>
     <t>40-067-07-01-010-000</t>
   </si>
   <si>
     <t>CASE JOHN P ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">6810 C R 26  
 </t>
   </si>
   <si>
     <t>40-099-50-00-000-000</t>
   </si>
   <si>
     <t>LOGAN COUNTY COMMISSIONERS</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,70 +283,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F35" headerRowCount="1">
-  <autoFilter ref="A1:F35"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F22" headerRowCount="1">
+  <autoFilter ref="A1:F22"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=39973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21714&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21714&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="48.75402069091797" customWidth="1"/>
     <col min="3" max="3" width="20.877538681030273" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -566,634 +450,361 @@
       </c>
       <c r="D6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3">
         <v>38.85</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>3348.4</v>
+        <v>6749.67</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>6749.67</v>
+        <v>9.65</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>9.65</v>
+        <v>1515.81</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>1.22</v>
+        <v>954.61</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>1.04</v>
+        <v>882.75</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>0.97</v>
+        <v>5214.35</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>1515.81</v>
+        <v>2247.24</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>954.61</v>
+        <v>661.65</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>3848.09</v>
+        <v>1883</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>316.28</v>
+        <v>609.71</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>78.34</v>
+        <v>790.83</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="3">
-        <v>1882.75</v>
+        <v>304.34</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>5214.35</v>
+        <v>4023.61</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>181.27</v>
+        <v>729.16</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>1040.17</v>
+        <v>2865.43</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E22" s="3">
-        <v>5247.24</v>
+        <v>82.6</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>10</v>
-[...258 lines deleted...]
-      <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
-    <hyperlink ref="F23" r:id="rId23"/>
-[...11 lines deleted...]
-    <hyperlink ref="F35" r:id="rId35"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>