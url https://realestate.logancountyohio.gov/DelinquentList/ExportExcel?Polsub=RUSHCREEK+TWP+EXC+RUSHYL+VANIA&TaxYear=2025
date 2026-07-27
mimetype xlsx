--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00872</t>
   </si>
   <si>
     <t>STEVENSON WILLIAM J</t>
   </si>
   <si>
@@ -83,60 +83,50 @@
     <t>02064</t>
   </si>
   <si>
     <t>TROUT CARL &amp; DONNA</t>
   </si>
   <si>
     <t>7460 T R 116</t>
   </si>
   <si>
     <t>03328</t>
   </si>
   <si>
     <t>MORSKI LUDOMIL JAN</t>
   </si>
   <si>
     <t>40-023-00-00-007-001</t>
   </si>
   <si>
     <t>JORGENSEN CINDY MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">10934 N U S 68  
 </t>
   </si>
   <si>
-    <t>40-025-00-00-028-001</t>
-[...8 lines deleted...]
-  <si>
     <t>40-025-14-01-004-000</t>
   </si>
   <si>
     <t>PERIN WILLIAM J</t>
   </si>
   <si>
     <t xml:space="preserve">5877 E S R 274  
 </t>
   </si>
   <si>
     <t>40-025-14-01-018-000</t>
   </si>
   <si>
     <t>VANBUSKIRK MICHAEL K</t>
   </si>
   <si>
     <t xml:space="preserve">5663 S R 274  
 </t>
   </si>
   <si>
     <t>40-025-14-02-013-002</t>
   </si>
   <si>
     <t>CORWIN JENNIFER</t>
   </si>
@@ -187,70 +177,50 @@
   <si>
     <t>40-050-00-00-058-001</t>
   </si>
   <si>
     <t>UMC WEST OHIO CAMPS</t>
   </si>
   <si>
     <t xml:space="preserve">653 T R 37  
 </t>
   </si>
   <si>
     <t>40-051-18-03-003-000</t>
   </si>
   <si>
     <t>BAZZLE OLIVE</t>
   </si>
   <si>
     <t xml:space="preserve">C R 25  
 </t>
   </si>
   <si>
     <t>40-051-18-03-003-001</t>
   </si>
   <si>
     <t>BAZZLE ISAAC</t>
-  </si>
-[...18 lines deleted...]
-</t>
   </si>
   <si>
     <t>40-067-07-01-010-000</t>
   </si>
   <si>
     <t>CASE JOHN P ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">6810 C R 26  
 </t>
   </si>
   <si>
     <t>40-099-50-00-000-000</t>
   </si>
   <si>
     <t>LOGAN COUNTY COMMISSIONERS</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -283,77 +253,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F22" headerRowCount="1">
-  <autoFilter ref="A1:F22"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F19" headerRowCount="1">
+  <autoFilter ref="A1:F19"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21714&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=20948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=21714&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
-    <col min="2" max="2" width="48.75402069091797" customWidth="1"/>
+    <col min="2" max="2" width="37.11051559448242" customWidth="1"/>
     <col min="3" max="3" width="20.877538681030273" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -470,341 +440,278 @@
       </c>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
         <v>6749.67</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>9.65</v>
+        <v>1515.81</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>1515.81</v>
+        <v>954.61</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>954.61</v>
+        <v>882.75</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>882.75</v>
+        <v>5214.35</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>5214.35</v>
+        <v>1747.24</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>2247.24</v>
+        <v>661.65</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>661.65</v>
+        <v>1883</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>1883</v>
+        <v>609.71</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>609.71</v>
+        <v>790.83</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E17" s="3">
-        <v>790.83</v>
+        <v>304.34</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>304.34</v>
+        <v>2865.43</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>4023.61</v>
+        <v>82.6</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>10</v>
-[...58 lines deleted...]
-      <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
-    <hyperlink ref="F20" r:id="rId20"/>
-[...1 lines deleted...]
-    <hyperlink ref="F22" r:id="rId22"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>