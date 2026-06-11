--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>21-036-00-00-038-000</t>
   </si>
   <si>
     <t>BROWN MICHAEL E</t>
   </si>
   <si>
@@ -128,198 +128,114 @@
     <t>KERNS VICTOR &amp; AMBER</t>
   </si>
   <si>
     <t>4904 C R 130</t>
   </si>
   <si>
     <t>02782</t>
   </si>
   <si>
     <t>LEFEVER KEVIN</t>
   </si>
   <si>
     <t>4584 T R 221</t>
   </si>
   <si>
     <t>23-047-00-00-005-001</t>
   </si>
   <si>
     <t>PARTINGTON ANTHONY S</t>
   </si>
   <si>
     <t xml:space="preserve">5786 T R 95  
 </t>
   </si>
   <si>
-    <t>23-047-00-00-042-001</t>
-[...8 lines deleted...]
-  <si>
     <t>23-048-00-00-016-000</t>
   </si>
   <si>
     <t>WILSON PAIGE L</t>
   </si>
   <si>
     <t xml:space="preserve">5983 C R 39  
 </t>
   </si>
   <si>
     <t>23-048-00-00-042-001</t>
   </si>
   <si>
     <t>HENRY TONI LEE</t>
   </si>
   <si>
     <t xml:space="preserve">6081 S R 274  
 </t>
   </si>
   <si>
-    <t>23-049-00-00-035-000</t>
-[...62 lines deleted...]
-  <si>
     <t>23-062-00-00-039-000</t>
   </si>
   <si>
     <t>SKAGGS JEFFREY W</t>
   </si>
   <si>
     <t xml:space="preserve">4731 C R 130  
 </t>
   </si>
   <si>
     <t>23-063-00-00-022-000</t>
   </si>
   <si>
     <t>ROSE BARBARA C ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">2406 T R 57  
 </t>
   </si>
   <si>
     <t>24-048-11-07-010-000</t>
   </si>
   <si>
     <t>STALEY AND SONS POWERWASHING LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">NAPOLEON ST  
+    <t xml:space="preserve">6732 WISHART ST SIDE 
 </t>
   </si>
   <si>
     <t>24-048-11-07-011-000</t>
   </si>
   <si>
-    <t xml:space="preserve">WISHART ST  
+    <t xml:space="preserve">6732 WISHART ST REAR 
 </t>
   </si>
   <si>
     <t>24-048-15-05-007-000</t>
   </si>
   <si>
     <t>CLINE ANNALYN</t>
   </si>
   <si>
     <t xml:space="preserve">4844 VINE ST  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">4729 VINE ST  
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -333,70 +249,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
-  <autoFilter ref="A1:F29"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F19" headerRowCount="1">
+  <autoFilter ref="A1:F19"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=34896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13802&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=12871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=34896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=13793&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="42.47853469848633" customWidth="1"/>
     <col min="3" max="3" width="20.877538681030273" customWidth="1"/>
     <col min="4" max="4" width="24.23012351989746" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -620,388 +536,178 @@
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="3">
         <v>4172.23</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="3">
-        <v>0.17</v>
+        <v>2339.47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="3">
-        <v>2339.47</v>
+        <v>884.79</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="3">
-        <v>884.79</v>
+        <v>1394.33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="3">
-        <v>2461.84</v>
+        <v>2716.06</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="3">
-        <v>0.81</v>
+        <v>161.35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>381.26</v>
+        <v>42.2</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>82.65</v>
+        <v>7878.85</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>10</v>
-[...198 lines deleted...]
-      <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
-    <hyperlink ref="F20" r:id="rId20"/>
-[...8 lines deleted...]
-    <hyperlink ref="F29" r:id="rId29"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>