--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00274</t>
   </si>
   <si>
     <t>ELEY JAMES S &amp; BARBARA A STILES</t>
   </si>
   <si>
@@ -139,60 +139,50 @@
   <si>
     <t>WIREMAN KIMBERLY &amp; WAYNE</t>
   </si>
   <si>
     <t>234 HARRISON ST LOT C-3</t>
   </si>
   <si>
     <t>02200</t>
   </si>
   <si>
     <t>ROBINSON SHERYL L</t>
   </si>
   <si>
     <t xml:space="preserve">234 HARRISON  LOT S-10</t>
   </si>
   <si>
     <t>02624</t>
   </si>
   <si>
     <t>REPASS STEPHEN L II</t>
   </si>
   <si>
     <t xml:space="preserve">234 HARRISON  LOT E-13</t>
   </si>
   <si>
-    <t>47-017-14-05-002-000</t>
-[...8 lines deleted...]
-  <si>
     <t>47-017-14-05-003-000</t>
   </si>
   <si>
     <t>HUBER SAMUEL R</t>
   </si>
   <si>
     <t xml:space="preserve">515 OAK ST  
 </t>
   </si>
   <si>
     <t>47-017-14-07-002-000</t>
   </si>
   <si>
     <t>DARLING BRAD</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH ST  
 </t>
   </si>
   <si>
     <t>47-017-14-07-003-000</t>
   </si>
   <si>
     <t>47-017-14-07-007-000</t>
   </si>
@@ -240,60 +230,50 @@
   <si>
     <t xml:space="preserve">GROVE AVE  
 </t>
   </si>
   <si>
     <t>47-017-14-11-001-000</t>
   </si>
   <si>
     <t>MCFADDEN DONALD R</t>
   </si>
   <si>
     <t xml:space="preserve">210 BENTZ AVE  
 </t>
   </si>
   <si>
     <t>47-017-14-11-014-000</t>
   </si>
   <si>
     <t>KEMP RANDY ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">BENTZ AVE  
 </t>
   </si>
   <si>
-    <t>47-017-14-12-006-000</t>
-[...8 lines deleted...]
-  <si>
     <t>47-017-14-13-009-000</t>
   </si>
   <si>
     <t>BRADLEY HERBERT</t>
   </si>
   <si>
     <t xml:space="preserve">N OAK ST  
 </t>
   </si>
   <si>
     <t>47-017-14-13-010-000</t>
   </si>
   <si>
     <t>BRADLEY HERBERT E</t>
   </si>
   <si>
     <t>47-017-14-13-010-001</t>
   </si>
   <si>
     <t>47-017-14-13-011-000</t>
   </si>
   <si>
     <t>BROWN TRACY L</t>
   </si>
   <si>
@@ -322,379 +302,191 @@
   <si>
     <t>TEETS LESLIE A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">275 STEPHENSON ST  
 </t>
   </si>
   <si>
     <t>47-017-14-15-048-000</t>
   </si>
   <si>
     <t>ORCHARD CAPITAL LLC</t>
   </si>
   <si>
     <t xml:space="preserve">240 MIDWAY AVE  
 </t>
   </si>
   <si>
     <t>47-017-14-15-049-000</t>
   </si>
   <si>
     <t xml:space="preserve">MIDWAY AVE  
 </t>
   </si>
   <si>
-    <t>47-017-14-16-007-000</t>
-[...18 lines deleted...]
-  <si>
     <t>47-017-14-17-002-000</t>
   </si>
   <si>
     <t>HAZELTINE SHERYL</t>
   </si>
   <si>
     <t xml:space="preserve">310 BYERS ST  
 </t>
   </si>
   <si>
     <t>47-017-14-17-002-002</t>
   </si>
   <si>
     <t xml:space="preserve">BYERS ST  
 </t>
   </si>
   <si>
     <t>47-017-17-05-015-000</t>
   </si>
   <si>
     <t>TAYLOR RODNEY</t>
   </si>
   <si>
     <t xml:space="preserve">410 W HARRISON ST  
 </t>
   </si>
   <si>
-    <t>47-017-18-01-004-000</t>
-[...8 lines deleted...]
-  <si>
     <t>47-017-18-02-016-000</t>
   </si>
   <si>
     <t>WALTER JOSEPH S</t>
   </si>
   <si>
     <t xml:space="preserve">280 ELM ST  
 </t>
   </si>
   <si>
     <t>47-017-18-03-003-000</t>
   </si>
   <si>
     <t>WEBB ISAAC</t>
   </si>
   <si>
-    <t>47-017-18-03-007-000</t>
-[...102 lines deleted...]
-  <si>
     <t>47-017-18-09-009-000</t>
   </si>
   <si>
     <t>LUXE AT LAKESIDE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">150 LAKE AVE  
 </t>
   </si>
   <si>
     <t>47-017-18-09-011-000</t>
   </si>
   <si>
     <t>RAMIEZ GUSTAVO JR</t>
   </si>
   <si>
     <t xml:space="preserve">120 E LAKE AVE  
 </t>
   </si>
   <si>
-    <t>47-017-18-11-008-000</t>
-[...8 lines deleted...]
-  <si>
     <t>47-017-18-13-006-000</t>
   </si>
   <si>
     <t>MACKESY TODD M</t>
   </si>
   <si>
     <t xml:space="preserve">285 W HARRISON ST  
 </t>
   </si>
   <si>
     <t>47-017-18-13-014-000</t>
   </si>
   <si>
     <t>CARNAHAN MARY</t>
   </si>
   <si>
     <t xml:space="preserve">W HARRISON ST  
 </t>
   </si>
   <si>
     <t>47-017-18-13-022-000</t>
   </si>
   <si>
     <t>COYER LEROY ETUX &amp; THERESA</t>
   </si>
   <si>
     <t xml:space="preserve">MAIN ST  
 </t>
   </si>
   <si>
-    <t>47-031-06-02-001-000</t>
-[...32 lines deleted...]
-  <si>
     <t>47-031-06-06-013-000</t>
   </si>
   <si>
     <t>KENNER BETSI B</t>
   </si>
   <si>
     <t xml:space="preserve">360 UNION ST  
 </t>
   </si>
   <si>
     <t>47-031-06-07-006-000</t>
   </si>
   <si>
     <t>SWANK TRACEY</t>
   </si>
   <si>
     <t xml:space="preserve">385 S R 235  
 </t>
   </si>
   <si>
     <t>47-031-06-08-007-000</t>
   </si>
   <si>
     <t>PRATT LARRY RONALD ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">165 MARKET ST  
 </t>
   </si>
   <si>
     <t>47-031-06-08-012-001</t>
   </si>
   <si>
     <t>LEE CAROLYN A</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 </t>
   </si>
   <si>
     <t>47-031-06-09-005-000</t>
   </si>
   <si>
     <t>TAYLOR MATTHEW E ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">450 OAK ST  
 </t>
-  </si>
-[...8 lines deleted...]
-    <t>47-031-06-09-007-000</t>
   </si>
   <si>
     <t>47-031-06-10-004-000</t>
   </si>
   <si>
     <t>MURDOCK MARIE M</t>
   </si>
   <si>
     <t xml:space="preserve">430 UNION ST  
 </t>
   </si>
   <si>
     <t>47-089-40-00-000-000</t>
   </si>
   <si>
     <t>LOGAN COUNTY COMMISSIONERS</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -727,77 +519,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F75" headerRowCount="1">
-  <autoFilter ref="A1:F75"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F51" headerRowCount="1">
+  <autoFilter ref="A1:F51"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28972&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28972&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
-    <col min="2" max="2" width="49.949981689453125" customWidth="1"/>
+    <col min="2" max="2" width="35.957523345947266" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="35.270023345947266" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -1034,1273 +826,793 @@
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
         <v>0.99</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>121.82</v>
+        <v>1967.79</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>1967.79</v>
+        <v>7006.04</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E16" s="3">
         <v>7006.04</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E17" s="3">
-        <v>7006.04</v>
+        <v>1183.68</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E18" s="3">
-        <v>1183.68</v>
+        <v>3661.42</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>3661.42</v>
+        <v>1689.91</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="3">
-        <v>1689.91</v>
+        <v>5804.28</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E21" s="3">
-        <v>5804.28</v>
+        <v>4007.15</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E22" s="3">
         <v>4007.15</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>4007.15</v>
+        <v>2233.49</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="3">
-        <v>2233.49</v>
+        <v>9278.4</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="3">
-        <v>9278.4</v>
+        <v>167.08</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="3">
-        <v>167.08</v>
+        <v>1213.79</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E27" s="3">
-        <v>2162.32</v>
+        <v>6654.38</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E28" s="3">
-        <v>1213.79</v>
+        <v>1141.09</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="3">
-        <v>6654.38</v>
+        <v>96.42</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E30" s="3">
-        <v>1141.09</v>
+        <v>2381.56</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E31" s="3">
-        <v>96.42</v>
+        <v>744.35</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>2381.56</v>
+        <v>105.67</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>744.35</v>
+        <v>220.93</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>605.67</v>
+        <v>11.32</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>220.93</v>
+        <v>369.37</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>54.42</v>
+        <v>3.74</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>249.95</v>
+        <v>3510.55</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>3945.85</v>
+        <v>466.89</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="E39" s="3">
-        <v>369.37</v>
+        <v>885.44</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>3.74</v>
+        <v>734.74</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>3510.55</v>
+        <v>1856.81</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>157.04</v>
+        <v>333.7</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>466.89</v>
+        <v>2857.61</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>885.44</v>
+        <v>2093.35</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E45" s="3">
-        <v>3501.27</v>
+        <v>2115.04</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>59</v>
+        <v>126</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E46" s="3">
-        <v>7008.71</v>
+        <v>486.48</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E47" s="3">
-        <v>1743.16</v>
+        <v>1879.92</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E48" s="3">
-        <v>4981.14</v>
+        <v>148.83</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E49" s="3">
-        <v>366.32</v>
+        <v>850.67</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E50" s="3">
-        <v>251.06</v>
+        <v>1217.66</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E51" s="3">
-        <v>325.14</v>
+        <v>28.47</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>10</v>
-[...478 lines deleted...]
-      <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2312,56 +1624,32 @@
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
-    <hyperlink ref="F52" r:id="rId52"/>
-[...22 lines deleted...]
-    <hyperlink ref="F75" r:id="rId75"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>