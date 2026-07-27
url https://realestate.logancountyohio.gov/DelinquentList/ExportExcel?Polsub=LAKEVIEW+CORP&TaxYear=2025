--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00274</t>
   </si>
   <si>
     <t>ELEY JAMES S &amp; BARBARA A STILES</t>
   </si>
   <si>
@@ -259,93 +259,60 @@
   </si>
   <si>
     <t xml:space="preserve">N OAK ST  
 </t>
   </si>
   <si>
     <t>47-017-14-13-010-000</t>
   </si>
   <si>
     <t>BRADLEY HERBERT E</t>
   </si>
   <si>
     <t>47-017-14-13-010-001</t>
   </si>
   <si>
     <t>47-017-14-13-011-000</t>
   </si>
   <si>
     <t>BROWN TRACY L</t>
   </si>
   <si>
     <t xml:space="preserve">1 N OAK ST  
 </t>
   </si>
   <si>
-    <t>47-017-14-15-017-000</t>
-[...2 lines deleted...]
-    <t>DARBY BUILDING SUPPLIES INC</t>
+    <t>47-017-14-15-019-000</t>
+  </si>
+  <si>
+    <t>SILVER STANLEY M</t>
   </si>
   <si>
     <t xml:space="preserve">HULL ST  
 </t>
   </si>
   <si>
-    <t>47-017-14-15-019-000</t>
-[...31 lines deleted...]
-  <si>
     <t>47-017-14-17-002-000</t>
   </si>
   <si>
     <t>HAZELTINE SHERYL</t>
   </si>
   <si>
     <t xml:space="preserve">310 BYERS ST  
 </t>
   </si>
   <si>
     <t>47-017-14-17-002-002</t>
   </si>
   <si>
     <t xml:space="preserve">BYERS ST  
 </t>
   </si>
   <si>
     <t>47-017-17-05-015-000</t>
   </si>
   <si>
     <t>TAYLOR RODNEY</t>
   </si>
   <si>
     <t xml:space="preserve">410 W HARRISON ST  
 </t>
@@ -431,61 +398,51 @@
   </si>
   <si>
     <t>SWANK TRACEY</t>
   </si>
   <si>
     <t xml:space="preserve">385 S R 235  
 </t>
   </si>
   <si>
     <t>47-031-06-08-007-000</t>
   </si>
   <si>
     <t>PRATT LARRY RONALD ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">165 MARKET ST  
 </t>
   </si>
   <si>
     <t>47-031-06-08-012-001</t>
   </si>
   <si>
     <t>LEE CAROLYN A</t>
   </si>
   <si>
-    <t xml:space="preserve">S MAIN ST  
-[...9 lines deleted...]
-    <t xml:space="preserve">450 OAK ST  
+    <t xml:space="preserve">290 S MAIN ST SIDE 
 </t>
   </si>
   <si>
     <t>47-031-06-10-004-000</t>
   </si>
   <si>
     <t>MURDOCK MARIE M</t>
   </si>
   <si>
     <t xml:space="preserve">430 UNION ST  
 </t>
   </si>
   <si>
     <t>47-089-40-00-000-000</t>
   </si>
   <si>
     <t>LOGAN COUNTY COMMISSIONERS</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
 </sst>
 </file>
 
@@ -519,70 +476,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F51" headerRowCount="1">
-  <autoFilter ref="A1:F51"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F46" headerRowCount="1">
+  <autoFilter ref="A1:F46"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28972&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28972&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="35.957523345947266" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="35.270023345947266" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1146,510 +1103,405 @@
       </c>
       <c r="D29" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="3">
         <v>96.42</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="3">
-        <v>2381.56</v>
+        <v>744.35</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E31" s="3">
-        <v>744.35</v>
+        <v>369.37</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="3">
-        <v>105.67</v>
+        <v>3.74</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="3">
-        <v>220.93</v>
+        <v>3510.55</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E34" s="3">
-        <v>11.32</v>
+        <v>466.89</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="E35" s="3">
-        <v>369.37</v>
+        <v>885.44</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E36" s="3">
-        <v>3.74</v>
+        <v>734.74</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E37" s="3">
-        <v>3510.55</v>
+        <v>1856.81</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E38" s="3">
-        <v>466.89</v>
+        <v>333.7</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="E39" s="3">
-        <v>885.44</v>
+        <v>2857.61</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E40" s="3">
-        <v>734.74</v>
+        <v>2093.35</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E41" s="3">
-        <v>1856.81</v>
+        <v>2115.04</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E42" s="3">
-        <v>333.7</v>
+        <v>486.48</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E43" s="3">
-        <v>2857.61</v>
+        <v>1879.92</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E44" s="3">
-        <v>2093.35</v>
+        <v>148.83</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E45" s="3">
-        <v>2115.04</v>
+        <v>1217.66</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E46" s="3">
-        <v>486.48</v>
+        <v>28.47</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>10</v>
-[...98 lines deleted...]
-      <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
-    <hyperlink ref="F47" r:id="rId47"/>
-[...3 lines deleted...]
-    <hyperlink ref="F51" r:id="rId51"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>