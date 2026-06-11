--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -5,361 +5,228 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00300</t>
   </si>
   <si>
     <t>KREGLOW DANIELLE L</t>
   </si>
   <si>
     <t>RIVERSIDE S D</t>
   </si>
   <si>
     <t xml:space="preserve">501 CRETCHER  LOT 2</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>03402</t>
-[...17 lines deleted...]
-  <si>
     <t>26-117-06-03-001-000</t>
   </si>
   <si>
     <t>LAUDERBACK NICHOL L</t>
   </si>
   <si>
     <t xml:space="preserve">326 N MAIN ST  
 </t>
   </si>
   <si>
-    <t>26-117-06-03-002-000</t>
-[...8 lines deleted...]
-  <si>
     <t>26-117-06-05-002-000</t>
   </si>
   <si>
     <t>STALLING DARREN J</t>
   </si>
   <si>
     <t xml:space="preserve">305 W MOORE ST  
 </t>
   </si>
   <si>
     <t>26-117-06-05-003-000</t>
   </si>
   <si>
     <t>FOSTER ELIZABETH RENEE</t>
   </si>
   <si>
     <t xml:space="preserve">307 MOORE ST  
 </t>
   </si>
   <si>
-    <t>26-117-06-06-004-000</t>
-[...8 lines deleted...]
-  <si>
     <t>26-117-06-08-011-000</t>
   </si>
   <si>
     <t>ALLEN CINDY COOK</t>
   </si>
   <si>
     <t xml:space="preserve">202 N MAIN ST  
 </t>
   </si>
   <si>
     <t>26-117-06-08-013-000</t>
   </si>
   <si>
     <t>ALLEN CYNTHIA COOK</t>
   </si>
   <si>
     <t xml:space="preserve">131 E MIAMI AVE  
 </t>
   </si>
   <si>
     <t>26-117-06-08-014-001</t>
   </si>
   <si>
     <t>KLOEPFER FRANK GUARDIAN</t>
   </si>
   <si>
     <t xml:space="preserve">KOKE ST  
 </t>
   </si>
   <si>
-    <t>26-117-06-09-007-000</t>
-[...8 lines deleted...]
-  <si>
     <t>26-117-06-09-009-000</t>
   </si>
   <si>
     <t>PURTEE REX L</t>
   </si>
   <si>
     <t xml:space="preserve">112 W HAYES ST  
 </t>
   </si>
   <si>
     <t>26-117-06-10-008-000</t>
   </si>
   <si>
     <t>ARROWOOD NATHANIEL JORDAN</t>
   </si>
   <si>
     <t xml:space="preserve">201 HAYES ST  
 </t>
   </si>
   <si>
-    <t>26-117-06-11-008-000</t>
-[...25 lines deleted...]
-  <si>
     <t>26-117-06-15-005-000</t>
   </si>
   <si>
     <t>SANDERS TIMOTHY L ETAL &amp; MARHTA J</t>
   </si>
   <si>
     <t xml:space="preserve">320 BLUE ST  
 </t>
   </si>
   <si>
-    <t>26-117-06-15-010-000</t>
-[...18 lines deleted...]
-  <si>
     <t>26-117-07-03-021-000</t>
   </si>
   <si>
     <t>EASTON CHRISTOPHER J</t>
   </si>
   <si>
     <t xml:space="preserve">202 KOKE ST  
 </t>
   </si>
   <si>
-    <t>26-117-07-04-009-000</t>
-[...8 lines deleted...]
-  <si>
     <t>26-117-11-03-009-000</t>
   </si>
   <si>
     <t>HUDSON NICKLAUS C ETAL &amp; SHELBY L HARVEY</t>
   </si>
   <si>
     <t>26-117-11-06-006-000</t>
   </si>
   <si>
     <t>MOHR RICHARD L ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">455 SR 508  
 </t>
   </si>
   <si>
-    <t>26-117-11-07-001-000</t>
-[...8 lines deleted...]
-  <si>
     <t>35-102-15-01-001-000</t>
   </si>
   <si>
     <t>MOHR RICHARD L LE ETAL &amp; ROBERT E &amp; CHRISTOPHER S</t>
   </si>
   <si>
     <t xml:space="preserve">T R 43  
 </t>
   </si>
   <si>
     <t>35-102-19-03-019-001</t>
   </si>
   <si>
     <t>LONG KAREN D</t>
   </si>
   <si>
     <t xml:space="preserve">538 CRETCHER ST  
 </t>
   </si>
   <si>
-    <t>35-102-19-03-019-002</t>
-[...5 lines deleted...]
-  <si>
     <t>35-102-19-04-004-000</t>
   </si>
   <si>
     <t>JOHNSTON ROBERT T</t>
   </si>
   <si>
     <t xml:space="preserve">665 VIRGINIA DR  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">409 CRETCHER ST  
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -373,70 +240,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F31" headerRowCount="1">
-  <autoFilter ref="A1:F31"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F17" headerRowCount="1">
+  <autoFilter ref="A1:F17"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18174&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18167&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="51.5797233581543" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="20.275976181030273" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -456,634 +323,340 @@
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>124.93</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>358.41</v>
+        <v>904.74</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>340.49</v>
+        <v>1224.04</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>904.74</v>
+        <v>700.18</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1013.77</v>
+        <v>451.19</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>1224.04</v>
+        <v>1244.53</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>700.18</v>
+        <v>252</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>1385.31</v>
+        <v>1105.97</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>451.19</v>
+        <v>420.31</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>1244.53</v>
+        <v>831.83</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>252</v>
+        <v>1435.02</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="E13" s="3">
-        <v>3337.5</v>
+        <v>300.23</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="3">
-        <v>1105.97</v>
+        <v>632.78</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>720.31</v>
+        <v>341.92</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>214.47</v>
+        <v>1315.83</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>1489.73</v>
+        <v>1797.47</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>10</v>
-[...278 lines deleted...]
-      <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
-    <hyperlink ref="F18" r:id="rId18"/>
-[...12 lines deleted...]
-    <hyperlink ref="F31" r:id="rId31"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>