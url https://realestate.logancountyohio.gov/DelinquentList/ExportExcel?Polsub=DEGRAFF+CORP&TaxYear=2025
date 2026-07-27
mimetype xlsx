--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00300</t>
   </si>
   <si>
     <t>KREGLOW DANIELLE L</t>
   </si>
   <si>
@@ -146,87 +146,57 @@
   </si>
   <si>
     <t>SANDERS TIMOTHY L ETAL &amp; MARHTA J</t>
   </si>
   <si>
     <t xml:space="preserve">320 BLUE ST  
 </t>
   </si>
   <si>
     <t>26-117-07-03-021-000</t>
   </si>
   <si>
     <t>EASTON CHRISTOPHER J</t>
   </si>
   <si>
     <t xml:space="preserve">202 KOKE ST  
 </t>
   </si>
   <si>
     <t>26-117-11-03-009-000</t>
   </si>
   <si>
     <t>HUDSON NICKLAUS C ETAL &amp; SHELBY L HARVEY</t>
   </si>
   <si>
-    <t>26-117-11-06-006-000</t>
-[...18 lines deleted...]
-  <si>
     <t>35-102-19-03-019-001</t>
   </si>
   <si>
     <t>LONG KAREN D</t>
   </si>
   <si>
     <t xml:space="preserve">538 CRETCHER ST  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">665 VIRGINIA DR  
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -240,77 +210,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F17" headerRowCount="1">
-  <autoFilter ref="A1:F17"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F14" headerRowCount="1">
+  <autoFilter ref="A1:F14"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18167&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=14760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=18161&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
-    <col min="2" max="2" width="51.5797233581543" customWidth="1"/>
+    <col min="2" max="2" width="42.84990692138672" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="20.275976181030273" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -547,116 +517,53 @@
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="3">
         <v>300.23</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>632.78</v>
+        <v>1315.83</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>10</v>
-[...58 lines deleted...]
-      <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
-    <hyperlink ref="F15" r:id="rId15"/>
-[...1 lines deleted...]
-    <hyperlink ref="F17" r:id="rId17"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>