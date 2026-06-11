--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -5,130 +5,112 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="440">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00051</t>
   </si>
   <si>
     <t>SMITH JOYCE</t>
   </si>
   <si>
     <t>INDIAN LAKE S D</t>
   </si>
   <si>
     <t>11663 VIOLA LN</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00098</t>
-[...7 lines deleted...]
-  <si>
     <t>00146</t>
   </si>
   <si>
     <t>MCKEE JANICE</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 109-E</t>
   </si>
   <si>
     <t>00215</t>
   </si>
   <si>
     <t>LUCAS KATHLEEN A</t>
   </si>
   <si>
     <t>12100 BAYVIEW DR LOT 87</t>
   </si>
   <si>
     <t>00236</t>
   </si>
   <si>
     <t>JAMES TRAIG K</t>
   </si>
   <si>
     <t>12060 BAYVIEW DR LOT 82</t>
   </si>
   <si>
-    <t>00265</t>
-[...7 lines deleted...]
-  <si>
     <t>00280</t>
   </si>
   <si>
     <t>MYERS WILLIAM M</t>
   </si>
   <si>
     <t>12014 SHANNON DR LOT 55</t>
   </si>
   <si>
     <t>00288</t>
   </si>
   <si>
     <t>ODENWELLER DONALD</t>
   </si>
   <si>
     <t>11364 BIG BEAR PATH</t>
   </si>
   <si>
     <t>00315</t>
   </si>
   <si>
     <t>STOTZ ANDREW &amp; LISA</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 12-A</t>
@@ -211,122 +193,86 @@
   <si>
     <t>FERGUSON ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">8861 S R 368 LOT 112-E  LOT 112,E</t>
   </si>
   <si>
     <t>00817</t>
   </si>
   <si>
     <t>TACKETT PAULA L</t>
   </si>
   <si>
     <t xml:space="preserve">10538 OAK ST  LOT 8</t>
   </si>
   <si>
     <t>00950</t>
   </si>
   <si>
     <t>ALLEN DONNA</t>
   </si>
   <si>
     <t>11566 POCAHONTAS</t>
   </si>
   <si>
-    <t>01084</t>
-[...7 lines deleted...]
-  <si>
     <t>01183</t>
   </si>
   <si>
     <t>VALLANCE JEFFERSON D &amp; MARTHA L</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 58</t>
   </si>
   <si>
-    <t>01313</t>
-[...16 lines deleted...]
-  <si>
     <t>01386</t>
   </si>
   <si>
     <t>WATKINS CARL</t>
   </si>
   <si>
     <t>10836 STATE ST</t>
   </si>
   <si>
     <t>01390</t>
   </si>
   <si>
     <t>MCGLAUN JULIE M</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 42</t>
   </si>
   <si>
     <t>01426</t>
   </si>
   <si>
     <t>HICKLE DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">11034 ASH ST LOT 2  LOT 2</t>
   </si>
   <si>
-    <t>01431</t>
-[...7 lines deleted...]
-  <si>
     <t>01441</t>
   </si>
   <si>
     <t>HARRIS TIMOTHY</t>
   </si>
   <si>
     <t>11358 BLACKHAWK PATH</t>
   </si>
   <si>
     <t>01446</t>
   </si>
   <si>
     <t>RHOADES TERRY VAN</t>
   </si>
   <si>
     <t>12031 SHANNON DR LOT 44</t>
   </si>
   <si>
     <t>01447</t>
   </si>
   <si>
     <t>SLONECKER BOBBY</t>
   </si>
   <si>
     <t>9043 QUEEN</t>
@@ -337,95 +283,77 @@
   <si>
     <t>WANDELL JOANN</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 27-B</t>
   </si>
   <si>
     <t>01598</t>
   </si>
   <si>
     <t>STRICKLAND SHERI LYNN</t>
   </si>
   <si>
     <t>12014 HOLLY DR LOT 29</t>
   </si>
   <si>
     <t>01670</t>
   </si>
   <si>
     <t>MYERS CHRISTA S</t>
   </si>
   <si>
     <t>12094 HOLLY DR LOT 38</t>
   </si>
   <si>
-    <t>01692</t>
-[...7 lines deleted...]
-  <si>
     <t>01713</t>
   </si>
   <si>
     <t>HIGGINS ABBA R</t>
   </si>
   <si>
     <t xml:space="preserve">10902 ASH ST LOT 36  LOT 36</t>
   </si>
   <si>
     <t>01714</t>
   </si>
   <si>
     <t>NEELEY SABRINA</t>
   </si>
   <si>
     <t>9003 QUEEN RD</t>
   </si>
   <si>
     <t>01730</t>
   </si>
   <si>
     <t>SCHECKELHOFF JEROME C/R GARY J SCHECKELHOFF</t>
   </si>
   <si>
     <t xml:space="preserve">BLACKHAWK LOT 17  LOT 17</t>
   </si>
   <si>
-    <t>01746</t>
-[...7 lines deleted...]
-  <si>
     <t>01750</t>
   </si>
   <si>
     <t>HUGHES GREGORY</t>
   </si>
   <si>
     <t>9024 PRINCESS RD</t>
   </si>
   <si>
     <t>01814</t>
   </si>
   <si>
     <t>JAQUES BRIAN</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 8</t>
   </si>
   <si>
     <t>01842</t>
   </si>
   <si>
     <t>SHIELDS JOHN H</t>
   </si>
   <si>
     <t>11532 LEOLINE</t>
@@ -436,59 +364,50 @@
   <si>
     <t>TROUT DONALD R JR</t>
   </si>
   <si>
     <t>12079 SHANNON DR LOT 50</t>
   </si>
   <si>
     <t>01886</t>
   </si>
   <si>
     <t>PALMER JAMES R</t>
   </si>
   <si>
     <t>11386 TECUMSEH PATH</t>
   </si>
   <si>
     <t>01990</t>
   </si>
   <si>
     <t>SWARTZ JASON</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 130-E</t>
   </si>
   <si>
-    <t>02262</t>
-[...7 lines deleted...]
-  <si>
     <t>02391</t>
   </si>
   <si>
     <t>MABRY DANIEL L</t>
   </si>
   <si>
     <t>11105 BIG BEAR PATH</t>
   </si>
   <si>
     <t>02395</t>
   </si>
   <si>
     <t>GUNNELL TARAH &amp; JORDAN</t>
   </si>
   <si>
     <t>10885 ASH ST LOT 45</t>
   </si>
   <si>
     <t>02479</t>
   </si>
   <si>
     <t>CAUDILL JAMES</t>
   </si>
   <si>
     <t>10804 STATE ST</t>
@@ -569,59 +488,50 @@
     <t>03061</t>
   </si>
   <si>
     <t>CARRILLO RAYMUNDO H</t>
   </si>
   <si>
     <t>11998 HOLLY DR LOT 27</t>
   </si>
   <si>
     <t>03098</t>
   </si>
   <si>
     <t>CONLEY BETH ANN</t>
   </si>
   <si>
     <t>12103 BAYVIEW DR LOT 79</t>
   </si>
   <si>
     <t>03200</t>
   </si>
   <si>
     <t>JACKSON STEPHEN</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 40</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">11504 S R 235  LOT 61</t>
   </si>
   <si>
     <t>03213</t>
   </si>
   <si>
     <t>FALLEN BRETT</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 32</t>
   </si>
   <si>
     <t>03214</t>
   </si>
   <si>
     <t>KECKLER CHELSEA</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 22</t>
   </si>
   <si>
     <t>03215</t>
   </si>
   <si>
     <t>KLAWON DAVID</t>
   </si>
@@ -692,167 +602,120 @@
   <si>
     <t xml:space="preserve">13042 S R 235  
 </t>
   </si>
   <si>
     <t>43-004-19-11-024-000</t>
   </si>
   <si>
     <t>DOWNARD JERI L</t>
   </si>
   <si>
     <t xml:space="preserve">11355 COOPER AVE  
 LAKEVIEW OH 43331</t>
   </si>
   <si>
     <t>43-004-19-11-025-002</t>
   </si>
   <si>
     <t>PATTERSON JOSEPH C ETAL &amp; KIMBERLY A</t>
   </si>
   <si>
     <t xml:space="preserve">11275 COOPER DR  
 </t>
   </si>
   <si>
-    <t>43-005-13-01-002-000</t>
-[...15 lines deleted...]
-  <si>
     <t>43-005-14-05-022-000</t>
   </si>
   <si>
     <t>LOUDEN RICHARD E ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">11495 MOHAWK  
 </t>
   </si>
   <si>
     <t>43-005-14-05-026-000</t>
   </si>
   <si>
     <t>LOWMASTER PAUL ALLEN ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">11533 MOHAWK PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-07-016-000</t>
   </si>
   <si>
     <t>LITZINGER E J</t>
   </si>
   <si>
     <t xml:space="preserve">CHEROKEE PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-08-009-000</t>
   </si>
   <si>
     <t>RHINOCK SCOT J</t>
   </si>
   <si>
     <t xml:space="preserve">11524 TECUMSEH PATH  
 </t>
   </si>
   <si>
-    <t>43-005-14-11-004-000</t>
-[...9 lines deleted...]
-    <t>43-005-14-11-005-000</t>
+    <t>43-005-14-13-009-000</t>
+  </si>
+  <si>
+    <t>HARRIS TIM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11358 BLACKHAWK PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-14-13-013-000</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK TRUSTEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACKHAWK AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-14-14-002-000</t>
+  </si>
+  <si>
+    <t>GIBBONS CHARLES S</t>
   </si>
   <si>
     <t xml:space="preserve">POCAHONTAS PATH  
 </t>
   </si>
   <si>
-    <t>43-005-14-11-006-000</t>
-[...41 lines deleted...]
-  <si>
     <t>43-005-14-14-003-000</t>
   </si>
   <si>
     <t>43-005-14-14-006-000</t>
   </si>
   <si>
     <t>ROBINSON MICHAEL J</t>
   </si>
   <si>
     <t xml:space="preserve">11364 POCAHONTAS PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-14-007-000</t>
   </si>
   <si>
     <t xml:space="preserve">11364 POCAHONTAS  
 </t>
   </si>
   <si>
     <t>43-005-14-14-027-000</t>
   </si>
   <si>
     <t>PETERS JAMES J ETAL &amp; HEIDI E</t>
   </si>
@@ -866,1348 +729,716 @@
   <si>
     <t>HARRIS TIMOTHY C</t>
   </si>
   <si>
     <t xml:space="preserve">11355 BLACKHAWK PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-14-036-000</t>
   </si>
   <si>
     <t xml:space="preserve">11407 BLACKHAWK PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-16-001-000</t>
   </si>
   <si>
     <t>CLAWSON TAMMY J</t>
   </si>
   <si>
     <t xml:space="preserve">11420 BIG BEAR PATH  
 </t>
   </si>
   <si>
-    <t>43-005-14-16-012-000</t>
-[...2 lines deleted...]
-    <t>BULLUCK KRISTY K</t>
+    <t>43-005-14-17-011-000</t>
+  </si>
+  <si>
+    <t>VICORY BRENDA S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECUMSEH PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-14-17-029-000</t>
+  </si>
+  <si>
+    <t>TOLLIVER ANGELIQUE M ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">BIG BEAR PATH  
 </t>
   </si>
   <si>
-    <t>43-005-14-17-005-000</t>
-[...34 lines deleted...]
-  <si>
     <t>43-005-14-17-030-000</t>
   </si>
   <si>
-    <t>43-005-14-17-032-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-005-14-17-033-000</t>
   </si>
   <si>
     <t xml:space="preserve">11351 BIG BEAR PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-17-034-000</t>
   </si>
   <si>
     <t>43-005-14-17-036-000</t>
   </si>
   <si>
     <t>WARD ZELL</t>
   </si>
   <si>
     <t>43-005-14-17-037-000</t>
   </si>
   <si>
-    <t>43-005-14-19-003-000</t>
-[...9 lines deleted...]
-    <t>43-005-14-19-009-000</t>
+    <t>43-005-14-19-010-000</t>
   </si>
   <si>
     <t>TREEN ANTHONY L</t>
   </si>
   <si>
     <t xml:space="preserve">11322 MOHAWK PATH  
 </t>
   </si>
   <si>
-    <t>43-005-14-19-010-000</t>
-[...25 lines deleted...]
-    <t>WORTHINGTON SANDRA L TRUSTEE</t>
+    <t>43-005-14-24-021-000</t>
+  </si>
+  <si>
+    <t>HARRICK MICHAEL SHANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11335 SHAWNEE PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-15-12-003-000</t>
+  </si>
+  <si>
+    <t>WIRGAU STEVEN EUGENE ETAL &amp; BRANDY LEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13999 OAKWOOD AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-15-12-004-000</t>
+  </si>
+  <si>
+    <t>MCNEIL DAVID S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14032 OAKWOOD AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-15-12-004-002</t>
+  </si>
+  <si>
+    <t>43-005-15-12-028-000</t>
+  </si>
+  <si>
+    <t>TUTTLE PAUL W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14137 ROSEWOOD AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-15-12-029-000</t>
+  </si>
+  <si>
+    <t>TUTTLE PAUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROSEWOOD AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-15-12-040-000</t>
+  </si>
+  <si>
+    <t>BEINING ALAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13959 ROSEWOOD AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-15-12-041-001</t>
+  </si>
+  <si>
+    <t>43-005-16-05-008-000</t>
+  </si>
+  <si>
+    <t>PETERS GERALD ETUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11476 OAK ST  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-05-009-000</t>
+  </si>
+  <si>
+    <t>43-005-16-05-010-000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OAK ST  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-05-011-000</t>
+  </si>
+  <si>
+    <t>43-005-16-07-006-000</t>
+  </si>
+  <si>
+    <t>ROTROFF JOHN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11422 ELM ST  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-13-005-000</t>
+  </si>
+  <si>
+    <t>JAKEWAY KRISTY J ETVIR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POPLAR LOOP  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-17-003-000</t>
+  </si>
+  <si>
+    <t>ROW MOLLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELM ST  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-17-004-000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11282 ASH ST  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-17-007-000</t>
+  </si>
+  <si>
+    <t>KILFIAN RYANNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14539 MAPLE AVE  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-17-012-000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASH ST  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-18-011-000</t>
+  </si>
+  <si>
+    <t>HILL CANDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11298 LAKE DR  
+</t>
+  </si>
+  <si>
+    <t>43-005-16-23-007-001</t>
+  </si>
+  <si>
+    <t>PORTER KEVIN ETUX &amp; CATHLEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11232 HOUSER DR SIDE 
+</t>
+  </si>
+  <si>
+    <t>43-005-16-24-030-000</t>
+  </si>
+  <si>
+    <t>WEISE EDWARD A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEWLAND DR  
+</t>
+  </si>
+  <si>
+    <t>43-005-17-03-004-000</t>
+  </si>
+  <si>
+    <t>SNAPP GERALD K II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11287 TUSCARORA PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-17-06-007-000</t>
+  </si>
+  <si>
+    <t>POWELL MARIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11180 CHINOOK PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-17-06-007-001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINOOK PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-17-06-007-002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TUSCARORA PATH  
+</t>
+  </si>
+  <si>
+    <t>43-005-17-06-007-003</t>
+  </si>
+  <si>
+    <t>43-005-17-06-008-000</t>
+  </si>
+  <si>
+    <t>43-005-18-03-037-000</t>
+  </si>
+  <si>
+    <t>VANCE KATHLEEN M</t>
   </si>
   <si>
     <t xml:space="preserve">SHAWNEE PATH  
 </t>
   </si>
   <si>
-    <t>43-005-14-23-010-000</t>
-[...419 lines deleted...]
-  <si>
     <t>43-005-18-06-018-000</t>
   </si>
   <si>
     <t>BEACH GREGORY S</t>
   </si>
   <si>
     <t xml:space="preserve">11055 KICKAPOO PATH  
 </t>
   </si>
   <si>
-    <t>43-005-18-07-007-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-005-18-09-002-000</t>
   </si>
   <si>
     <t>RYAN CHRISTY</t>
   </si>
   <si>
     <t xml:space="preserve">11230 MOHAWK PATH  
 </t>
   </si>
   <si>
     <t>43-005-18-09-002-001</t>
   </si>
   <si>
     <t xml:space="preserve">11234 MOHAWK PATH  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">11205 TECUMSEH PATH  
 </t>
   </si>
   <si>
     <t>43-005-18-11-015-001</t>
   </si>
   <si>
     <t>MABRY DANIEL LEE</t>
   </si>
   <si>
     <t>43-005-18-11-030-000</t>
   </si>
   <si>
     <t xml:space="preserve">11105 BIG BEAR PATH  
 </t>
   </si>
   <si>
     <t>43-005-18-13-006-000</t>
   </si>
   <si>
     <t>PETERS JAMES ETAL &amp; HEIDI</t>
   </si>
   <si>
     <t xml:space="preserve">11181 POCAHONTAS PATH  
 LAKEVIEW OH 43331</t>
   </si>
   <si>
     <t>43-005-18-18-001-001</t>
   </si>
   <si>
     <t>HONAKER JERRY R JR ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">SEMINOLE PATH  
 </t>
   </si>
   <si>
     <t>43-005-18-18-005-000</t>
   </si>
   <si>
-    <t>43-005-18-18-014-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-005-20-02-001-001</t>
   </si>
   <si>
     <t>DOWNING ROGER C SR ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVATE DR  
 </t>
   </si>
   <si>
     <t>43-006-00-00-002-000</t>
   </si>
   <si>
     <t>PARK MODEL PARADISE AT THE LAKE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">S R 235  
 </t>
   </si>
   <si>
     <t>43-006-00-00-002-001</t>
   </si>
   <si>
     <t xml:space="preserve">15427 S R 235  
 </t>
   </si>
   <si>
-    <t>43-006-10-01-007-001</t>
-[...8 lines deleted...]
-  <si>
     <t>43-006-10-01-010-000</t>
   </si>
   <si>
     <t>JOHNSTON ROBERT T</t>
   </si>
   <si>
     <t xml:space="preserve">15527 S R 235  
 </t>
   </si>
   <si>
     <t>43-006-13-01-004-000</t>
   </si>
   <si>
     <t xml:space="preserve">9024 PRINCESS RD  
 </t>
   </si>
   <si>
     <t>43-006-13-03-029-000</t>
   </si>
   <si>
     <t>YOUNG JAIMIE ETAL &amp; JODI PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">9050 QUEEN RD  
 </t>
   </si>
   <si>
     <t>43-006-13-05-001-000</t>
   </si>
   <si>
     <t>WILKES STEVE</t>
   </si>
   <si>
     <t xml:space="preserve">8653 KING AVE  
 </t>
   </si>
   <si>
     <t>43-006-13-06-005-000</t>
   </si>
   <si>
     <t>VOGLER MICHAEL E</t>
   </si>
   <si>
     <t xml:space="preserve">8981 HILLTOP DR  
 </t>
   </si>
   <si>
-    <t>43-006-13-07-005-000</t>
-[...68 lines deleted...]
-  <si>
     <t>43-017-07-01-020-232</t>
   </si>
   <si>
     <t>SANDERS WALLACE R ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">GRANDI AVE  
 </t>
   </si>
   <si>
-    <t>43-017-07-03-018-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-017-07-04-003-001</t>
   </si>
   <si>
     <t>GILLESPIE TIM ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">11663 VIOLA LN  
 </t>
   </si>
   <si>
     <t>43-017-07-05-003-000</t>
   </si>
   <si>
     <t>FLETCHER JERRY R II</t>
   </si>
   <si>
     <t xml:space="preserve">11560 ELM DR  
 </t>
   </si>
   <si>
-    <t>43-017-07-06-006-001</t>
-[...21 lines deleted...]
-  <si>
     <t>43-017-10-03-001-000</t>
   </si>
   <si>
     <t>ZIMMER ROBERT SCOTT</t>
   </si>
   <si>
     <t xml:space="preserve">10844 STATE ST  
 </t>
   </si>
   <si>
     <t>43-017-10-03-005-000</t>
   </si>
   <si>
     <t>CAUDILL ADAM</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ST  
 </t>
   </si>
   <si>
     <t>43-017-10-03-006-000</t>
   </si>
   <si>
     <t xml:space="preserve">10804 STATE ST  
 </t>
   </si>
   <si>
     <t>43-017-11-02-004-000</t>
   </si>
   <si>
     <t>LAWARRE MICHAEL M CO TRUSTEE ETAL</t>
   </si>
   <si>
     <t>43-017-11-02-005-000</t>
   </si>
   <si>
     <t xml:space="preserve">11015 ELM ST  
 </t>
   </si>
   <si>
-    <t>43-017-11-02-007-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-017-11-02-009-000</t>
   </si>
   <si>
     <t>WATERN DONALD P ETAL &amp; JUSTIN J WALLACE</t>
   </si>
   <si>
     <t xml:space="preserve">10975 ELM ST  
 </t>
   </si>
   <si>
-    <t>43-017-11-02-016-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-017-11-07-001-000</t>
   </si>
   <si>
     <t>MYERS DAUN</t>
   </si>
   <si>
     <t xml:space="preserve">10935 WALNUT ST  
 </t>
   </si>
   <si>
     <t>43-017-11-07-002-000</t>
   </si>
   <si>
     <t>MURNAHAN KEVIN M</t>
   </si>
   <si>
     <t xml:space="preserve">10919 WALNUT ST  
 </t>
   </si>
   <si>
-    <t>43-017-14-01-001-000</t>
-[...22 lines deleted...]
-  <si>
     <t>43-017-14-01-006-000</t>
   </si>
   <si>
     <t>DARRIN RONALD V ETAL &amp; KAREN A</t>
   </si>
   <si>
     <t xml:space="preserve">10692 STATE ST  
 </t>
   </si>
   <si>
     <t>43-017-14-01-010-000</t>
   </si>
   <si>
     <t>RIGGIN JOHN E</t>
   </si>
   <si>
     <t>43-017-14-02-001-000</t>
   </si>
   <si>
     <t xml:space="preserve">10607 STATE ST  
 </t>
   </si>
   <si>
-    <t>43-017-14-02-005-000</t>
-[...40 lines deleted...]
-  <si>
     <t>43-018-12-01-002-000</t>
   </si>
   <si>
     <t>IDST PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">10844 SCIOTO DR  
 </t>
   </si>
   <si>
-    <t>43-018-12-01-003-000</t>
-[...18 lines deleted...]
-  <si>
     <t>43-018-12-05-002-000</t>
   </si>
   <si>
     <t>PHILLIPS JOEL A &amp; JULIE A</t>
   </si>
   <si>
     <t xml:space="preserve">C R 272  
 </t>
   </si>
   <si>
     <t>43-018-12-07-023-001</t>
   </si>
   <si>
     <t>HILL RONALD ERNEST III ETAL ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">SEMINOLE SHORE DR  
 </t>
   </si>
   <si>
     <t>43-018-12-07-025-001</t>
   </si>
   <si>
     <t>43-018-12-08-031-000</t>
   </si>
   <si>
     <t>GRACELY JULIE A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">10472 SEMINOLE SHORE DR  
 </t>
   </si>
   <si>
-    <t>43-018-12-09-041-519</t>
-[...28 lines deleted...]
-  <si>
     <t>43-018-12-18-006-000</t>
   </si>
   <si>
     <t>HORN STEVEN A</t>
   </si>
   <si>
     <t xml:space="preserve">9978 BUCKEYE DR  
 </t>
   </si>
   <si>
-    <t>43-018-15-04-024-000</t>
-[...21 lines deleted...]
-  <si>
     <t>43-018-16-04-004-000</t>
   </si>
   <si>
     <t>GOSLEE KIRK A</t>
   </si>
   <si>
     <t xml:space="preserve">9849 EAGLE DR  
 </t>
   </si>
   <si>
     <t>43-019-09-01-015-000</t>
   </si>
   <si>
     <t>HOWE JEANNE M</t>
   </si>
   <si>
     <t xml:space="preserve">9868 W LAKESHORE DR  
 </t>
   </si>
   <si>
     <t>43-019-09-01-048-003</t>
   </si>
   <si>
     <t>LOWRY KASEY S ETAL &amp; SARAH J</t>
   </si>
   <si>
     <t xml:space="preserve">BUCKEYE DR  
 </t>
   </si>
   <si>
     <t>43-019-09-03-012-000</t>
   </si>
   <si>
     <t>DERR C C</t>
   </si>
   <si>
     <t xml:space="preserve">COTTONWOOD DR  
 </t>
   </si>
   <si>
     <t>43-019-13-03-002-000</t>
   </si>
   <si>
     <t>SCHULTE-HORDELHOFF MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">9056 S R 368  
-</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">8850 MADISON AVE  
 </t>
   </si>
   <si>
     <t>43-031-07-06-003-000</t>
   </si>
   <si>
     <t>HULVEY LEWIS E</t>
   </si>
   <si>
     <t xml:space="preserve">U S 33  
 </t>
   </si>
   <si>
     <t>43-031-08-05-010-000</t>
   </si>
   <si>
     <t>BOARD POLLY</t>
   </si>
   <si>
     <t xml:space="preserve">10675 T R 239  
 LAKEVIEW OH 43331</t>
   </si>
   <si>
     <t>43-668-00-00-000-000</t>
   </si>
   <si>
     <t>FAITH BAPTIST CHURCH</t>
   </si>
   <si>
-    <t>47-017-14-03-019-000</t>
-[...16 lines deleted...]
-    <t>47-017-14-03-021-000</t>
+    <t xml:space="preserve">
+</t>
   </si>
   <si>
     <t>00825</t>
   </si>
   <si>
     <t>BRADFORD DARRELL</t>
   </si>
   <si>
     <t>WAYNESFIELD GOSHEN S D</t>
   </si>
   <si>
     <t>13636 T R 89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2232,70 +1463,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F259" headerRowCount="1">
-  <autoFilter ref="A1:F259"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F159" headerRowCount="1">
+  <autoFilter ref="A1:F159"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=36166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=35118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37278&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37278&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F259"/>
+  <dimension ref="A1:F159"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="50.44309616088867" customWidth="1"/>
     <col min="3" max="3" width="25.253189086914062" customWidth="1"/>
     <col min="4" max="4" width="33.14204788208008" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -2319,5173 +1550,3173 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>237.31</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>44.93</v>
+        <v>109.69</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>109.69</v>
+        <v>518.76</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>518.76</v>
+        <v>889.45</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>889.45</v>
+        <v>68.62</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>23.71</v>
+        <v>250.79</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>68.62</v>
+        <v>175.04</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>250.79</v>
+        <v>48.48</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>175.04</v>
+        <v>846.75</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>48.48</v>
+        <v>268</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>846.75</v>
+        <v>1894.19</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>268</v>
+        <v>522.65</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>1894.19</v>
+        <v>94.97</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>522.65</v>
+        <v>36.59</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>94.97</v>
+        <v>164.17</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>36.59</v>
+        <v>62.69</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>164.17</v>
+        <v>36.1</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>62.69</v>
+        <v>19.88</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>36.1</v>
+        <v>210.94</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>19.88</v>
+        <v>88.86</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>274.33</v>
+        <v>403.02</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>210.94</v>
+        <v>771.66</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>0.63</v>
+        <v>37.95</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>222.6</v>
+        <v>40.51</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>88.86</v>
+        <v>425.17</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>403.02</v>
+        <v>1349.78</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>771.66</v>
+        <v>483</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>490.5</v>
+        <v>200.36</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>37.95</v>
+        <v>137.11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>40.51</v>
+        <v>34.19</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>425.17</v>
+        <v>1658.43</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="3">
-        <v>1349.78</v>
+        <v>125.24</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="3">
-        <v>483</v>
+        <v>69.88</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="3">
-        <v>200.36</v>
+        <v>1814.41</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="3">
-        <v>15.89</v>
+        <v>746.59</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="3">
-        <v>137.11</v>
+        <v>184.76</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="3">
-        <v>34.19</v>
+        <v>98.48</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="3">
-        <v>1658.43</v>
+        <v>77.11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="3">
-        <v>1628.76</v>
+        <v>26.44</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="3">
-        <v>125.24</v>
+        <v>44.04</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="3">
-        <v>69.88</v>
+        <v>19163.59</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="3">
-        <v>1814.41</v>
+        <v>546.27</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="3">
-        <v>946.59</v>
+        <v>20.33</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="3">
-        <v>184.76</v>
+        <v>1657.67</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="3">
-        <v>98.48</v>
+        <v>3066</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="3">
-        <v>268.3</v>
+        <v>134.55</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="3">
-        <v>77.11</v>
+        <v>2442.28</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="3">
-        <v>26.44</v>
+        <v>6.37</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="3">
-        <v>44.04</v>
+        <v>144.02</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="3">
-        <v>19163.59</v>
+        <v>2146.66</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="3">
-        <v>546.27</v>
+        <v>49.47</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="3">
-        <v>20.33</v>
+        <v>1243.37</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="3">
-        <v>1657.67</v>
+        <v>49.08</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="3">
-        <v>3066</v>
+        <v>690.7</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="3">
-        <v>134.55</v>
+        <v>4806.57</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="3">
-        <v>2442.28</v>
+        <v>873.84</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="3">
-        <v>6.37</v>
+        <v>274.79</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="3">
-        <v>144.02</v>
+        <v>118.89</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E60" s="3">
-        <v>2146.66</v>
+        <v>59.11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D61" s="0" t="s">
+      <c r="D61" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E61" s="3">
-        <v>49.47</v>
+        <v>66.55</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D62" s="0" t="s">
+      <c r="D62" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="3">
-        <v>0.41</v>
+        <v>698.63</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D63" s="0" t="s">
+      <c r="D63" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="3">
-        <v>1243.37</v>
+        <v>1268.08</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D64" s="0" t="s">
+      <c r="D64" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="3">
-        <v>49.08</v>
+        <v>10957.51</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D65" s="0" t="s">
+      <c r="D65" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E65" s="3">
-        <v>690.7</v>
+        <v>1692.61</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="D66" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="3">
-        <v>4806.57</v>
+        <v>123.28</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="0" t="s">
+      <c r="D67" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="3">
-        <v>873.84</v>
+        <v>189.93</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E68" s="3">
-        <v>274.79</v>
+        <v>369.91</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D69" s="0" t="s">
+      <c r="D69" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E69" s="3">
-        <v>118.89</v>
+        <v>308.68</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="0" t="s">
+      <c r="D70" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="3">
-        <v>59.11</v>
+        <v>0.51</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="3">
-        <v>66.55</v>
+        <v>482.35</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E72" s="3">
-        <v>698.63</v>
+        <v>331.25</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>1268.08</v>
+        <v>565.71</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E74" s="3">
-        <v>10957.51</v>
+        <v>1565.88</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E75" s="3">
-        <v>5870.61</v>
+        <v>1084.46</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E76" s="3">
-        <v>544.28</v>
+        <v>517.5</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E77" s="3">
-        <v>1692.61</v>
+        <v>2328.69</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E78" s="3">
-        <v>1112.05</v>
+        <v>6064.52</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="E79" s="3">
-        <v>189.93</v>
+        <v>817.48</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="E80" s="3">
-        <v>529.91</v>
+        <v>404.96</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E81" s="3">
-        <v>3.06</v>
+        <v>720.78</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E82" s="3">
-        <v>10</v>
+        <v>6162.48</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="E83" s="3">
-        <v>25.63</v>
+        <v>817.48</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="E84" s="3">
-        <v>308.68</v>
+        <v>2368.52</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="E85" s="3">
-        <v>0.51</v>
+        <v>2368.52</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="E86" s="3">
-        <v>31.87</v>
+        <v>1487.68</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E87" s="3">
-        <v>482.35</v>
+        <v>465.59</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="E88" s="3">
-        <v>331.25</v>
+        <v>135.01</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E89" s="3">
-        <v>565.71</v>
+        <v>1369.38</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="E90" s="3">
-        <v>1565.88</v>
+        <v>2403</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="E91" s="3">
-        <v>1584.46</v>
+        <v>9428.7</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="E92" s="3">
-        <v>517.5</v>
+        <v>1101.58</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="E93" s="3">
-        <v>2328.69</v>
+        <v>607.75</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="E94" s="3">
-        <v>6064.52</v>
+        <v>46.92</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E95" s="3">
-        <v>154.41</v>
+        <v>172.74</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="E96" s="3">
-        <v>314.18</v>
+        <v>3420.8</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="E97" s="3">
-        <v>2092.86</v>
+        <v>258.38</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="E98" s="3">
-        <v>483.19</v>
+        <v>172.74</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="E99" s="3">
-        <v>817.48</v>
+        <v>122</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E100" s="3">
-        <v>404.96</v>
+        <v>108.96</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="E101" s="3">
-        <v>720.78</v>
+        <v>89.64</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="E102" s="3">
-        <v>803.82</v>
+        <v>2304.84</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="E103" s="3">
-        <v>6162.48</v>
+        <v>146.06</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E104" s="3">
-        <v>817.48</v>
+        <v>89.64</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="E105" s="3">
-        <v>2368.52</v>
+        <v>853.81</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="E106" s="3">
-        <v>2368.52</v>
+        <v>15.22</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E107" s="3">
-        <v>515.39</v>
+        <v>14339.26</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E108" s="3">
-        <v>178.25</v>
+        <v>1861.23</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E109" s="3">
-        <v>1697.84</v>
+        <v>5113.69</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" s="3">
-        <v>189.93</v>
+        <v>1192.62</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" s="3">
-        <v>302.04</v>
+        <v>1192.62</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>111</v>
+        <v>307</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E112" s="3">
-        <v>154.41</v>
+        <v>1192.62</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E113" s="3">
-        <v>14.04</v>
+        <v>3600.34</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="3">
-        <v>14.04</v>
+        <v>1753.59</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="B115" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E115" s="3">
-        <v>14.04</v>
+        <v>1362.12</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E116" s="3">
-        <v>107.84</v>
+        <v>1144.18</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E117" s="3">
-        <v>14.6</v>
+        <v>1165.86</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>326</v>
+        <v>237</v>
       </c>
       <c r="E118" s="3">
-        <v>465.59</v>
+        <v>508.22</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E119" s="3">
-        <v>99.51</v>
+        <v>1088.93</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="E120" s="3">
-        <v>76.52</v>
+        <v>538.39</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E121" s="3">
-        <v>113.25</v>
+        <v>155.76</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E122" s="3">
-        <v>153.64</v>
+        <v>1306.55</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="E123" s="3">
-        <v>76.52</v>
+        <v>211.75</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E124" s="3">
-        <v>213.63</v>
+        <v>60.21</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E125" s="3">
-        <v>406.07</v>
+        <v>112.98</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E126" s="3">
-        <v>336.26</v>
+        <v>796.16</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>340</v>
+        <v>102</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="E127" s="3">
-        <v>336.39</v>
+        <v>3662.08</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E128" s="3">
-        <v>0.03</v>
+        <v>7540.41</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E129" s="3">
-        <v>0.02</v>
+        <v>1751.22</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>317</v>
+        <v>357</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="E130" s="3">
-        <v>494.34</v>
+        <v>768.54</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>317</v>
+        <v>360</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="E131" s="3">
-        <v>3.33</v>
+        <v>675.11</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>317</v>
+        <v>363</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="E132" s="3">
-        <v>65.25</v>
+        <v>5732.41</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="E133" s="3">
-        <v>267.24</v>
+        <v>1764.06</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="E134" s="3">
-        <v>600.44</v>
+        <v>1287.17</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="E135" s="3">
-        <v>378.85</v>
+        <v>957.31</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="E136" s="3">
-        <v>135.01</v>
+        <v>95.42</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>367</v>
+        <v>286</v>
       </c>
       <c r="E137" s="3">
-        <v>1369.38</v>
+        <v>148.76</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E138" s="3">
-        <v>2403</v>
+        <v>80.1</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="E139" s="3">
-        <v>9428.7</v>
+        <v>2941.7</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="E140" s="3">
-        <v>1101.58</v>
+        <v>1350.96</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="E141" s="3">
-        <v>607.75</v>
+        <v>3693.74</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="E142" s="3">
-        <v>46.92</v>
+        <v>11.07</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>381</v>
+        <v>342</v>
       </c>
       <c r="E143" s="3">
-        <v>5804.65</v>
+        <v>362.95</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>383</v>
+        <v>36</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="E144" s="3">
-        <v>172.74</v>
+        <v>194.51</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="E145" s="3">
-        <v>3420.8</v>
+        <v>3805.92</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="E146" s="3">
-        <v>258.38</v>
+        <v>101.13</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="E147" s="3">
-        <v>172.74</v>
+        <v>105.3</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="E148" s="3">
-        <v>122</v>
+        <v>96.65</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="E149" s="3">
-        <v>108.96</v>
+        <v>6061.9</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="E150" s="3">
-        <v>0.01</v>
+        <v>4164.42</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="E151" s="3">
-        <v>0.01</v>
+        <v>1585.02</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="E152" s="3">
-        <v>89.64</v>
+        <v>139.84</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="E153" s="3">
-        <v>2304.84</v>
+        <v>5.85</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="E154" s="3">
-        <v>146.06</v>
+        <v>2320.18</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>402</v>
+        <v>425</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="E155" s="3">
-        <v>89.64</v>
+        <v>0.02</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>347</v>
+        <v>429</v>
       </c>
       <c r="E156" s="3">
-        <v>89.64</v>
+        <v>2402.69</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="E157" s="3">
-        <v>2853.81</v>
+        <v>96.44</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="E158" s="3">
-        <v>759.71</v>
+        <v>63.45</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>438</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>439</v>
       </c>
       <c r="E159" s="3">
-        <v>15.22</v>
+        <v>427.96</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>10</v>
-[...1998 lines deleted...]
-      <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -7605,132 +4836,32 @@
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
     <hyperlink ref="F159" r:id="rId159"/>
-    <hyperlink ref="F160" r:id="rId160"/>
-[...98 lines deleted...]
-    <hyperlink ref="F259" r:id="rId259"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>