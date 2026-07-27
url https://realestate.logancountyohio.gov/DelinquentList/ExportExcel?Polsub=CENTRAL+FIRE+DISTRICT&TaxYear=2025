--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,94 +5,85 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="397">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00051</t>
   </si>
   <si>
     <t>SMITH JOYCE</t>
   </si>
   <si>
     <t>INDIAN LAKE S D</t>
   </si>
   <si>
     <t>11663 VIOLA LN</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00146</t>
-[...7 lines deleted...]
-  <si>
     <t>00215</t>
   </si>
   <si>
     <t>LUCAS KATHLEEN A</t>
   </si>
   <si>
     <t>12100 BAYVIEW DR LOT 87</t>
   </si>
   <si>
     <t>00236</t>
   </si>
   <si>
     <t>JAMES TRAIG K</t>
   </si>
   <si>
     <t>12060 BAYVIEW DR LOT 82</t>
   </si>
   <si>
     <t>00280</t>
   </si>
   <si>
     <t>MYERS WILLIAM M</t>
   </si>
   <si>
     <t>12014 SHANNON DR LOT 55</t>
@@ -193,59 +184,50 @@
   <si>
     <t>FERGUSON ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">8861 S R 368 LOT 112-E  LOT 112,E</t>
   </si>
   <si>
     <t>00817</t>
   </si>
   <si>
     <t>TACKETT PAULA L</t>
   </si>
   <si>
     <t xml:space="preserve">10538 OAK ST  LOT 8</t>
   </si>
   <si>
     <t>00950</t>
   </si>
   <si>
     <t>ALLEN DONNA</t>
   </si>
   <si>
     <t>11566 POCAHONTAS</t>
   </si>
   <si>
-    <t>01183</t>
-[...7 lines deleted...]
-  <si>
     <t>01386</t>
   </si>
   <si>
     <t>WATKINS CARL</t>
   </si>
   <si>
     <t>10836 STATE ST</t>
   </si>
   <si>
     <t>01390</t>
   </si>
   <si>
     <t>MCGLAUN JULIE M</t>
   </si>
   <si>
     <t xml:space="preserve">11504 S R 235  LOT 42</t>
   </si>
   <si>
     <t>01426</t>
   </si>
   <si>
     <t>HICKLE DAVID</t>
   </si>
   <si>
     <t xml:space="preserve">11034 ASH ST LOT 2  LOT 2</t>
@@ -382,59 +364,50 @@
   <si>
     <t>SWARTZ JASON</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 130-E</t>
   </si>
   <si>
     <t>02391</t>
   </si>
   <si>
     <t>MABRY DANIEL L</t>
   </si>
   <si>
     <t>11105 BIG BEAR PATH</t>
   </si>
   <si>
     <t>02395</t>
   </si>
   <si>
     <t>GUNNELL TARAH &amp; JORDAN</t>
   </si>
   <si>
     <t>10885 ASH ST LOT 45</t>
   </si>
   <si>
-    <t>02479</t>
-[...7 lines deleted...]
-  <si>
     <t>02514</t>
   </si>
   <si>
     <t>JANSEN KARLA</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 67-C</t>
   </si>
   <si>
     <t>02519</t>
   </si>
   <si>
     <t>HILL JOSEPH &amp; SONIA CARREL</t>
   </si>
   <si>
     <t xml:space="preserve">8651 S R 368  LOT 73-C</t>
   </si>
   <si>
     <t>02643</t>
   </si>
   <si>
     <t>DUGAN SHERRY L &amp; JIM MATTHEWS</t>
   </si>
   <si>
     <t>ISLANDVIEW ROSEWOOD</t>
@@ -560,112 +533,92 @@
     <t>03377</t>
   </si>
   <si>
     <t>PETERS JAMES J</t>
   </si>
   <si>
     <t>11132 KIOWA PATH</t>
   </si>
   <si>
     <t>03497</t>
   </si>
   <si>
     <t>SELLERS DANIELLE</t>
   </si>
   <si>
     <t>13670 S R 235 N</t>
   </si>
   <si>
     <t>03546</t>
   </si>
   <si>
     <t>JOHNSON RICKY</t>
   </si>
   <si>
     <t>10971 C R 293</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>43-004-00-00-048-000</t>
   </si>
   <si>
     <t>STATE OF OHIO DEPARTMENT OF NATURAL RESOURCES</t>
   </si>
   <si>
     <t xml:space="preserve">13042 S R 235  
 </t>
   </si>
   <si>
     <t>43-004-19-11-024-000</t>
   </si>
   <si>
     <t>DOWNARD JERI L</t>
   </si>
   <si>
     <t xml:space="preserve">11355 COOPER AVE  
 LAKEVIEW OH 43331</t>
   </si>
   <si>
     <t>43-004-19-11-025-002</t>
   </si>
   <si>
     <t>PATTERSON JOSEPH C ETAL &amp; KIMBERLY A</t>
   </si>
   <si>
     <t xml:space="preserve">11275 COOPER DR  
 </t>
   </si>
   <si>
     <t>43-005-14-05-022-000</t>
   </si>
   <si>
     <t>LOUDEN RICHARD E ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">11495 MOHAWK  
 </t>
   </si>
   <si>
-    <t>43-005-14-05-026-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-005-14-07-016-000</t>
   </si>
   <si>
     <t>LITZINGER E J</t>
   </si>
   <si>
     <t xml:space="preserve">CHEROKEE PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-08-009-000</t>
   </si>
   <si>
     <t>RHINOCK SCOT J</t>
   </si>
   <si>
     <t xml:space="preserve">11524 TECUMSEH PATH  
 </t>
   </si>
   <si>
     <t>43-005-14-13-009-000</t>
   </si>
   <si>
     <t>HARRIS TIM</t>
   </si>
@@ -832,63 +785,50 @@
     <t xml:space="preserve">14032 OAKWOOD AVE  
 </t>
   </si>
   <si>
     <t>43-005-15-12-004-002</t>
   </si>
   <si>
     <t>43-005-15-12-028-000</t>
   </si>
   <si>
     <t>TUTTLE PAUL W</t>
   </si>
   <si>
     <t xml:space="preserve">14137 ROSEWOOD AVE  
 </t>
   </si>
   <si>
     <t>43-005-15-12-029-000</t>
   </si>
   <si>
     <t>TUTTLE PAUL</t>
   </si>
   <si>
     <t xml:space="preserve">ROSEWOOD AVE  
 </t>
-  </si>
-[...11 lines deleted...]
-    <t>43-005-15-12-041-001</t>
   </si>
   <si>
     <t>43-005-16-05-008-000</t>
   </si>
   <si>
     <t>PETERS GERALD ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">11476 OAK ST  
 </t>
   </si>
   <si>
     <t>43-005-16-05-009-000</t>
   </si>
   <si>
     <t>43-005-16-05-010-000</t>
   </si>
   <si>
     <t xml:space="preserve">OAK ST  
 </t>
   </si>
   <si>
     <t>43-005-16-05-011-000</t>
   </si>
   <si>
@@ -1077,254 +1017,184 @@
   </si>
   <si>
     <t>43-005-18-18-001-001</t>
   </si>
   <si>
     <t>HONAKER JERRY R JR ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">SEMINOLE PATH  
 </t>
   </si>
   <si>
     <t>43-005-18-18-005-000</t>
   </si>
   <si>
     <t>43-005-20-02-001-001</t>
   </si>
   <si>
     <t>DOWNING ROGER C SR ETUX</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVATE DR  
 </t>
   </si>
   <si>
-    <t>43-006-00-00-002-000</t>
-[...2 lines deleted...]
-    <t>PARK MODEL PARADISE AT THE LAKE LLC</t>
+    <t>43-006-13-01-004-000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9024 PRINCESS RD  
+</t>
+  </si>
+  <si>
+    <t>43-006-13-06-005-000</t>
+  </si>
+  <si>
+    <t>VOGLER MICHAEL E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8981 HILLTOP DR  
+</t>
+  </si>
+  <si>
+    <t>43-017-07-01-020-232</t>
+  </si>
+  <si>
+    <t>SANDERS WALLACE R ETUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRANDI AVE  
+</t>
+  </si>
+  <si>
+    <t>43-017-07-04-003-001</t>
+  </si>
+  <si>
+    <t>GILLESPIE TIM ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11663 VIOLA LN  
+</t>
+  </si>
+  <si>
+    <t>43-017-07-05-003-000</t>
+  </si>
+  <si>
+    <t>FLETCHER JERRY R II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11560 ELM DR  
+</t>
+  </si>
+  <si>
+    <t>43-017-10-03-001-000</t>
+  </si>
+  <si>
+    <t>ZIMMER ROBERT SCOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10844 STATE ST  
+</t>
+  </si>
+  <si>
+    <t>43-017-10-03-005-000</t>
+  </si>
+  <si>
+    <t>CAUDILL ADAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STATE ST  
+</t>
+  </si>
+  <si>
+    <t>43-017-11-02-004-000</t>
+  </si>
+  <si>
+    <t>LAWARRE MICHAEL M CO TRUSTEE ETAL</t>
+  </si>
+  <si>
+    <t>43-017-11-02-005-000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11015 ELM ST  
+</t>
+  </si>
+  <si>
+    <t>43-017-11-02-009-000</t>
+  </si>
+  <si>
+    <t>WATERN DONALD P ETAL &amp; JUSTIN J WALLACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10975 ELM ST  
+</t>
+  </si>
+  <si>
+    <t>43-017-11-07-001-000</t>
+  </si>
+  <si>
+    <t>MYERS DAUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10935 WALNUT ST  
+</t>
+  </si>
+  <si>
+    <t>43-017-11-07-002-000</t>
+  </si>
+  <si>
+    <t>MURNAHAN KEVIN M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10919 WALNUT ST  
+</t>
+  </si>
+  <si>
+    <t>43-017-14-01-010-000</t>
+  </si>
+  <si>
+    <t>RIGGIN JOHN E</t>
   </si>
   <si>
     <t xml:space="preserve">S R 235  
 </t>
   </si>
   <si>
-    <t>43-006-00-00-002-001</t>
-[...168 lines deleted...]
-  <si>
     <t>43-017-14-02-001-000</t>
   </si>
   <si>
     <t xml:space="preserve">10607 STATE ST  
 </t>
   </si>
   <si>
-    <t>43-018-12-01-002-000</t>
-[...8 lines deleted...]
-  <si>
     <t>43-018-12-05-002-000</t>
   </si>
   <si>
     <t>PHILLIPS JOEL A &amp; JULIE A</t>
   </si>
   <si>
-    <t xml:space="preserve">C R 272  
+    <t xml:space="preserve">10710 SEMINOLE SHORE DR SIDE 
 </t>
   </si>
   <si>
     <t>43-018-12-07-023-001</t>
   </si>
   <si>
     <t>HILL RONALD ERNEST III ETAL ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">SEMINOLE SHORE DR  
 </t>
   </si>
   <si>
     <t>43-018-12-07-025-001</t>
   </si>
   <si>
     <t>43-018-12-08-031-000</t>
   </si>
   <si>
     <t>GRACELY JULIE A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">10472 SEMINOLE SHORE DR  
 </t>
   </si>
@@ -1375,60 +1245,50 @@
     <t>DERR C C</t>
   </si>
   <si>
     <t xml:space="preserve">COTTONWOOD DR  
 </t>
   </si>
   <si>
     <t>43-019-13-03-002-000</t>
   </si>
   <si>
     <t>SCHULTE-HORDELHOFF MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">9056 S R 368  
 </t>
   </si>
   <si>
     <t>43-031-07-06-003-000</t>
   </si>
   <si>
     <t>HULVEY LEWIS E</t>
   </si>
   <si>
     <t xml:space="preserve">U S 33  
 </t>
-  </si>
-[...8 lines deleted...]
-LAKEVIEW OH 43331</t>
   </si>
   <si>
     <t>43-668-00-00-000-000</t>
   </si>
   <si>
     <t>FAITH BAPTIST CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>00825</t>
   </si>
   <si>
     <t>BRADFORD DARRELL</t>
   </si>
   <si>
     <t>WAYNESFIELD GOSHEN S D</t>
   </si>
   <si>
     <t>13636 T R 89</t>
   </si>
 </sst>
 </file>
@@ -1463,70 +1323,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F159" headerRowCount="1">
-  <autoFilter ref="A1:F159"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F143" headerRowCount="1">
+  <autoFilter ref="A1:F143"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37278&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=36928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=38958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=39970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=40896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=22835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=23838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=24967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=40928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25272&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=25786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=26921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=42199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=27921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/RealEstate/Index?Property_ID=28036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.logancountyohio.gov/ManufacturedHome?Property_ID=37278&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F159"/>
+  <dimension ref="A1:F143"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.122051239013672" customWidth="1"/>
     <col min="2" max="2" width="50.44309616088867" customWidth="1"/>
     <col min="3" max="3" width="25.253189086914062" customWidth="1"/>
     <col min="4" max="4" width="33.14204788208008" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1550,3173 +1410,2853 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>237.31</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>109.69</v>
+        <v>518.76</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>518.76</v>
+        <v>889.45</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>889.45</v>
+        <v>68.62</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>68.62</v>
+        <v>250.79</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>250.79</v>
+        <v>175.04</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>175.04</v>
+        <v>48.48</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>48.48</v>
+        <v>846.75</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>846.75</v>
+        <v>268</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>268</v>
+        <v>1894.19</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>1894.19</v>
+        <v>522.65</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>522.65</v>
+        <v>94.97</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>94.97</v>
+        <v>36.59</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>36.59</v>
+        <v>164.17</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>164.17</v>
+        <v>62.69</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>62.69</v>
+        <v>36.1</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>36.1</v>
+        <v>19.88</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>19.88</v>
+        <v>88.86</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>210.94</v>
+        <v>403.02</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>88.86</v>
+        <v>771.66</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>403.02</v>
+        <v>37.95</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>771.66</v>
+        <v>40.51</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>37.95</v>
+        <v>425.17</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>40.51</v>
+        <v>1349.78</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>425.17</v>
+        <v>483</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>1349.78</v>
+        <v>200.36</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>483</v>
+        <v>137.11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="3">
-        <v>200.36</v>
+        <v>34.19</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="3">
-        <v>137.11</v>
+        <v>1658.43</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="3">
-        <v>34.19</v>
+        <v>125.24</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="3">
-        <v>1658.43</v>
+        <v>69.88</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="3">
-        <v>125.24</v>
+        <v>1814.41</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="3">
-        <v>69.88</v>
+        <v>596.59</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="3">
-        <v>1814.41</v>
+        <v>184.76</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="3">
-        <v>746.59</v>
+        <v>98.48</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="3">
-        <v>184.76</v>
+        <v>77.11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="3">
-        <v>98.48</v>
+        <v>26.44</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="3">
-        <v>77.11</v>
+        <v>19163.59</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="3">
-        <v>26.44</v>
+        <v>546.27</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="3">
-        <v>44.04</v>
+        <v>20.33</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="3">
-        <v>19163.59</v>
+        <v>1657.67</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="3">
-        <v>546.27</v>
+        <v>3066</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="3">
-        <v>20.33</v>
+        <v>134.55</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="3">
-        <v>1657.67</v>
+        <v>2442.28</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="3">
-        <v>3066</v>
+        <v>6.37</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="3">
-        <v>134.55</v>
+        <v>144.02</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="3">
-        <v>2442.28</v>
+        <v>2146.66</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="3">
-        <v>6.37</v>
+        <v>49.47</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="3">
-        <v>144.02</v>
+        <v>1243.37</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="3">
-        <v>2146.66</v>
+        <v>49.08</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="3">
-        <v>49.47</v>
+        <v>690.7</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="3">
-        <v>1243.37</v>
+        <v>4806.57</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="3">
-        <v>49.08</v>
+        <v>873.84</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="3">
-        <v>690.7</v>
+        <v>274.79</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="3">
-        <v>4806.57</v>
+        <v>118.89</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="3">
-        <v>873.84</v>
+        <v>59.11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D58" s="0" t="s">
+      <c r="D58" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="3">
-        <v>274.79</v>
+        <v>698.63</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D59" s="0" t="s">
+      <c r="D59" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="3">
-        <v>118.89</v>
+        <v>1268.08</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D60" s="0" t="s">
+      <c r="D60" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E60" s="3">
-        <v>59.11</v>
+        <v>10957.51</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E61" s="3">
-        <v>66.55</v>
+        <v>1692.61</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="3">
-        <v>698.63</v>
+        <v>189.93</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="3">
-        <v>1268.08</v>
+        <v>369.91</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="3">
-        <v>10957.51</v>
+        <v>308.68</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E65" s="3">
-        <v>1692.61</v>
+        <v>0.51</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="3">
-        <v>123.28</v>
+        <v>482.35</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E67" s="3">
-        <v>189.93</v>
+        <v>331.25</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="3">
-        <v>369.91</v>
+        <v>565.71</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E69" s="3">
-        <v>308.68</v>
+        <v>1565.88</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E70" s="3">
-        <v>0.51</v>
+        <v>959.46</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E71" s="3">
-        <v>482.35</v>
+        <v>517.5</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>331.25</v>
+        <v>2328.69</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>565.71</v>
+        <v>6064.52</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>1565.88</v>
+        <v>817.48</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>1084.46</v>
+        <v>404.96</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E76" s="3">
-        <v>517.5</v>
+        <v>720.78</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E77" s="3">
-        <v>2328.69</v>
+        <v>6162.48</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="E78" s="3">
-        <v>6064.52</v>
+        <v>817.48</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="E79" s="3">
-        <v>817.48</v>
+        <v>2368.52</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="E80" s="3">
-        <v>404.96</v>
+        <v>2368.52</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E81" s="3">
-        <v>720.78</v>
+        <v>1487.68</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E82" s="3">
-        <v>6162.48</v>
+        <v>465.59</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E83" s="3">
-        <v>817.48</v>
+        <v>135.01</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E84" s="3">
-        <v>2368.52</v>
+        <v>1369.38</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E85" s="3">
-        <v>2368.52</v>
+        <v>2403</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E86" s="3">
-        <v>1487.68</v>
+        <v>9428.7</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E87" s="3">
-        <v>465.59</v>
+        <v>1101.58</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="3">
-        <v>135.01</v>
+        <v>172.74</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E89" s="3">
-        <v>1369.38</v>
+        <v>3420.8</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E90" s="3">
-        <v>2403</v>
+        <v>258.38</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E91" s="3">
-        <v>9428.7</v>
+        <v>172.74</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="E92" s="3">
-        <v>1101.58</v>
+        <v>122</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E93" s="3">
-        <v>607.75</v>
+        <v>108.96</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E94" s="3">
-        <v>46.92</v>
+        <v>89.64</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E95" s="3">
-        <v>172.74</v>
+        <v>2304.84</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="3">
-        <v>3420.8</v>
+        <v>146.06</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E97" s="3">
-        <v>258.38</v>
+        <v>89.64</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E98" s="3">
-        <v>172.74</v>
+        <v>853.81</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E99" s="3">
-        <v>122</v>
+        <v>15.22</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E100" s="3">
-        <v>108.96</v>
+        <v>14339.26</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>284</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E101" s="3">
-        <v>89.64</v>
+        <v>1861.23</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E102" s="3">
-        <v>2304.84</v>
+        <v>5113.69</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E103" s="3">
-        <v>146.06</v>
+        <v>1192.62</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>293</v>
       </c>
       <c r="E104" s="3">
-        <v>89.64</v>
+        <v>1192.62</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E105" s="3">
-        <v>853.81</v>
+        <v>1192.62</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E106" s="3">
-        <v>15.22</v>
+        <v>3600.34</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E107" s="3">
-        <v>14339.26</v>
+        <v>1753.59</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E108" s="3">
-        <v>1861.23</v>
+        <v>1362.12</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="E109" s="3">
-        <v>5113.69</v>
+        <v>1144.18</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E110" s="3">
-        <v>1192.62</v>
+        <v>1165.86</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>312</v>
+        <v>222</v>
       </c>
       <c r="E111" s="3">
-        <v>1192.62</v>
+        <v>508.22</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E112" s="3">
-        <v>1192.62</v>
+        <v>1088.93</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E113" s="3">
-        <v>3600.34</v>
+        <v>413.39</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="B114" s="0" t="s">
+      <c r="C114" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="3">
-        <v>1753.59</v>
+        <v>155.76</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E115" s="3">
-        <v>1362.12</v>
+        <v>1306.55</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E116" s="3">
-        <v>1144.18</v>
+        <v>211.75</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="C117" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="3">
-        <v>1165.86</v>
+        <v>3662.08</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>237</v>
+        <v>325</v>
       </c>
       <c r="E118" s="3">
-        <v>508.22</v>
+        <v>768.54</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E119" s="3">
-        <v>1088.93</v>
+        <v>675.11</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="3">
-        <v>538.39</v>
+        <v>5732.41</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="3">
-        <v>155.76</v>
+        <v>1764.06</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="B122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E122" s="3">
-        <v>1306.55</v>
+        <v>1287.17</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E123" s="3">
-        <v>211.75</v>
+        <v>892.31</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>342</v>
+        <v>267</v>
       </c>
       <c r="E124" s="3">
-        <v>60.21</v>
+        <v>148.76</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>344</v>
       </c>
       <c r="E125" s="3">
-        <v>112.98</v>
+        <v>80.1</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E126" s="3">
-        <v>796.16</v>
+        <v>2716.7</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>102</v>
+        <v>349</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E127" s="3">
-        <v>3662.08</v>
+        <v>1350.96</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E128" s="3">
-        <v>7540.41</v>
+        <v>3693.74</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E129" s="3">
-        <v>1751.22</v>
+        <v>362.95</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>357</v>
+        <v>33</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E130" s="3">
-        <v>768.54</v>
+        <v>194.51</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E131" s="3">
-        <v>675.11</v>
+        <v>101.13</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E132" s="3">
-        <v>5732.41</v>
+        <v>105.3</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E133" s="3">
-        <v>1764.06</v>
+        <v>96.65</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="B134" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E134" s="3">
-        <v>1287.17</v>
+        <v>6061.9</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="B135" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E135" s="3">
-        <v>957.31</v>
+        <v>4164.42</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="B136" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E136" s="3">
-        <v>95.42</v>
+        <v>1585.02</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="B137" s="0" t="s">
+      <c r="C137" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="C137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E137" s="3">
-        <v>148.76</v>
+        <v>139.84</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E138" s="3">
-        <v>80.1</v>
+        <v>5.85</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E139" s="3">
-        <v>2941.7</v>
+        <v>2320.18</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E140" s="3">
-        <v>1350.96</v>
+        <v>0.02</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E141" s="3">
-        <v>3693.74</v>
+        <v>2402.69</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E142" s="3">
-        <v>11.07</v>
+        <v>63.45</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>395</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>396</v>
       </c>
       <c r="E143" s="3">
-        <v>362.95</v>
+        <v>427.96</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>10</v>
-[...318 lines deleted...]
-      <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4820,48 +4360,32 @@
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
-    <hyperlink ref="F144" r:id="rId144"/>
-[...14 lines deleted...]
-    <hyperlink ref="F159" r:id="rId159"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>